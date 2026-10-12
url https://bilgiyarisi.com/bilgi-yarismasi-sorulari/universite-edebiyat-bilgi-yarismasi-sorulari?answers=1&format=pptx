--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk edebiyatı tarihi dönemlere ayrılırken temel alınan ölçütler arasında aşağıdakilerden hangisi en belirleyicidir?</a:t>
+              <a:t>İslamiyet öncesi Türk edebiyatında, ölen kişinin ardından söylenen yas şiirlerine ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,111 +631,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kullanılan yazı tipi ve alfabe değişimi</a:t>
+              <a:t>Sav</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -743,57 +743,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kültürel değişimler, din ve dil anlayışı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Koşuk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,111 +867,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Padişahların edebi eserlere ilgisi</a:t>
+              <a:t>Sır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -979,57 +979,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Coğrafi sınırların genişlemesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sagu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cumhuriyet dönemi romanında 'Bireyin İç Dünyasını Esas Alan' eserlerin temel odağı nedir?</a:t>
+              <a:t>Dede Korkut Hikayeleri'ndeki 'Dede Korkut' figürü nasıl bir role sahiptir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurtuluş Savaşı'nın askeri başarıları</a:t>
+              <a:t>Bir savaşçı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,111 +1492,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sınıfsal çatışmalar ve ekonomik yapı</a:t>
+              <a:t>Bir hükümdar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1604,117 +1604,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Psikolojik derinlik ve insanın yalnızlığı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bir din adamı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1722,57 +1722,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Köyden kente göçün yarattığı sorunlar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bilge bir ozan ve yol gösterici</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,111 +1999,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk tiyatrosunun tarihsel gelişiminde Geleneksel Türk Tiyatrosu ile Batılı tiyatronun sentezlenmesi süreci nasıl tanımlanır?</a:t>
+              <a:t>Manas Destanı hangi topluluğun milli destanı kabul edilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2111,57 +2111,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tanzimat'tan itibaren başlayan modernleşme çabası</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kazak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece saray tiyatrolarının kapatılması</a:t>
+              <a:t>Başkurt</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,111 +2353,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sözlü geleneğin tamamen terk edilmesi</a:t>
+              <a:t>Tatar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2465,57 +2465,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yabancı oyunların çevrilmemesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kırgız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Postmodern Türk romanında 'üstkurmaca' tekniğinin işlevi nedir?</a:t>
+              <a:t>Türklerin İslamiyet'i kabulünden sonraki ilk edebi ürünler hangi lehçeyle yazılmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,111 +2860,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gerçekliği tarihsel belgelerle kanıtlamak</a:t>
+              <a:t>Kıpçak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2972,117 +2972,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yazarın metni kurgulama sürecini metne dahil etmesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Oğuz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3090,57 +3090,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Toplumsal mesajları doğrudan vermek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hakaniye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Okuru olay örgüsünden tamamen koparmak</a:t>
+              <a:t>Çağatay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,111 +3485,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk edebiyatında kadın yazarların özellikle 1980 sonrası dönemde ele aldıkları temel temalar nelerdir?</a:t>
+              <a:t>Şu Destanı hangi Türk boyuna aittir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3597,117 +3597,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bireyselleşme, toplumsal cinsiyet ve kimlik</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Uygur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3715,57 +3715,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Siyaset dışı kalma ve tarafsızlık</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Saka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece klasik edebiyatın yeniden yazımı</a:t>
+              <a:t>Göktürk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece ev içi yaşam ve çocuk bakımı</a:t>
+              <a:t>Hun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Diaspora Türk edebiyatının temel karakteristik özelliği nedir?</a:t>
+              <a:t>Irk Bitig adlı eser hangi alfabeyle yazılmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dini metinlerin batıya tanıtılması</a:t>
+              <a:t>Uygur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,111 +4464,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Edebi türlerin tamamen reddedilmesi</a:t>
+              <a:t>Soğd</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4576,117 +4576,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sadece Türkçe dilinde üretim yapma zorunluluğu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Göktürk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4694,57 +4694,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Anavatan ile aidiyet ve yabancılaşma ikilemi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Arap</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Orhan Pamuk'un Nobel Edebiyat Ödülü'nü almasının Türk edebiyatı üzerindeki küresel etkisi nedir?</a:t>
+              <a:t>İslamiyet öncesi Türk edebiyatında 'koşuk' nazım biçimi en çok hangi konuda söylenmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,111 +5089,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çevirilerin tamamen durdurulması</a:t>
+              <a:t>Din</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5201,117 +5201,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Türk edebiyatının dünya edebiyatı kanonuna girmesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Felsefe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5319,57 +5319,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Diğer yazarların ödül almasının yasaklanması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Doğa ve av</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yalnızca yerel konuların işlenmesinin zorunlu olması</a:t>
+              <a:t>Aşk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fuad Köprülü'nün 'Türk Edebiyatı Tarihi' metodolojisinde, Türk edebiyatının dönemlere ayrılmasında temel aldığı belirleyici unsur nedir?</a:t>
+              <a:t>Türk edebiyatı tarihi dönemlere ayrılırken temel alınan ölçütler arasında aşağıdakilerden hangisi en belirleyicidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,111 +5832,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dil ve üslup özellikleri</a:t>
+              <a:t>Kullanılan yazı tipi ve alfabe değişimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5944,117 +5944,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dini inanış değişimleri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kültürel değişimler, din ve dil anlayışı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6062,57 +6062,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Siyasi ve toplumsal değişimler</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Padişahların edebi eserlere ilgisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Coğrafi yerleşim alanları</a:t>
+              <a:t>Coğrafi sınırların genişlemesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,111 +6457,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sözlü edebiyat geleneğinde 'koşuk' ve 'sagu' türlerinin daha sonraki dönemlerdeki karşılıkları sırasıyla hangileridir?</a:t>
+              <a:t>Sözlü edebiyat geleneği içerisinde yer alan destanlarda 'doğaüstü güçler' ve 'olağanüstü olaylar' neyi simgeler?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6569,57 +6569,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Koşma ve Ağıt</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bireysel yaratıcılığın ön plana çıkarılmasını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,111 +6693,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Semai ve Mersiye</a:t>
+              <a:t>Sadece düşman unsurların kötülenmesini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6805,57 +6805,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mani ve Destan</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Toplumsal hafızanın mitolojik inşasını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gazel ve Kaside</a:t>
+              <a:t>Ekonomik refah düzeyinin yansıtılmasını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Divan edebiyatında 'nazire' geleneğinin temel amacı nedir?</a:t>
+              <a:t>Divan edebiyatında 'mazmun' kavramı ile kastedilen temel özellik nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir şairin üslubunu taklit ederek onunla edebi bir rekabete girmek</a:t>
+              <a:t>Kalıplaşmış, gelenekselleşmiş mecazlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Toplumsal eleştiriyi divan şiirinin kalıpları içinde sunmak</a:t>
+              <a:t>Halk dilinden alınan günlük ifadeler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halk edebiyatından alınan temaları yüksek zümre diline aktarmak</a:t>
+              <a:t>Gerçekçi ve gözleme dayalı tasvirler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eski metinleri güncel Türkçeye uyarlayarak korumak</a:t>
+              <a:t>Bireysel ve özgün duyguların dışavurumu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fuzuli'nin 'Su Kasidesi' adlı eserinde, klasik Divan edebiyatı estetiği ile tasavvufi derinlik nasıl birleştirilmiştir?</a:t>
+              <a:t>Fuzuli'nin 'Su Kasidesi'nde kullandığı dil ve üslup, şairin hangi yönünü en belirgin şekilde ortaya koyar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dili sadeleştirip halka hitap eden bir didaktizmle</a:t>
+              <a:t>Halkın günlük dilini kullanma arzusunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,111 +8179,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siyasi eleştirileri alegorik bir dille sunarak</a:t>
+              <a:t>Siyasi eleştiri yapma yeteneğini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8291,117 +8291,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Doğa tasvirlerini merkeze alarak realist bir bakışla</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tasavvufi aşk anlayışı ile lirik anlatımını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8409,57 +8409,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Aşkın beşeri ve ilahi boyutunu Peygamber sevgisi etrafında işleyerek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Batılı tarzda nazım biçimleri denemesini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sözlü edebiyat geleneği içerisinde yer alan destanlarda 'doğaüstü güçler' ve 'olağanüstü olaylar' neyi simgeler?</a:t>
+              <a:t>Alp Er Tunga Destanı hangi Türk boyuna aittir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bireysel yaratıcılığın ön plana çıkarılmasını</a:t>
+              <a:t>Göktürk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece düşman unsurların kötülenmesini</a:t>
+              <a:t>Uygur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Toplumsal hafızanın mitolojik inşasını</a:t>
+              <a:t>Saka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ekonomik refah düzeyinin yansıtılmasını</a:t>
+              <a:t>Hun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşık tarzı halk edebiyatında 'makam' ve 'icra' açısından en belirgin özellik nedir?</a:t>
+              <a:t>Halk edebiyatında 'aşık tarzı' şiirin biçimsel özelliklerini belirleyen en temel unsur nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Belirli bir ölçü ve kafiye düzeni olmaması</a:t>
+              <a:t>Aruz vezninin katı kuralları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,111 +9665,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yazılı metne mutlak bağlılık</a:t>
+              <a:t>Yabancı kökenli tamlamaların yoğunluğu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9777,117 +9777,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bağlama eşliğinde doğaçlama yeteneğinin önemi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece dini temaların işlenmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9895,57 +9895,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Arapça ve Farsça terkiplerin yoğun kullanımı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hece ölçüsü ve dörtlük nazım birimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tanzimat dönemi edebiyatında 'tercüme-i hal' (biyografi) türünün gelişimi, Batılılaşma süreciyle nasıl bir ilişki içindedir?</a:t>
+              <a:t>Tanzimat edebiyatında Batılılaşma süreci, edebiyata ilk olarak hangi türün girişiyle somutluk kazanmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Geleneksel menakıpnameleri doğrudan kopyalayarak</a:t>
+              <a:t>Epik şiir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kişisel farkındalık ve birey odaklı modern anlatının inşasıyla</a:t>
+              <a:t>Roman ve gazete</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece devlet adamlarının hayatını yüceltme amacıyla</a:t>
+              <a:t>Halk hikayesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Edebi türlerin dışlanması ve sadece tarihe yönelerek</a:t>
+              <a:t>Tasavvufi mesnevi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Servet-i Fünun dönemi şiirinde 'parnasizm' etkisinin en belirgin göstergesi nedir?</a:t>
+              <a:t>Servet-i Fünun şiirinde 'sanat için sanat' anlayışının hakim olmasının temel nedeni nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Toplumsal sorunlara duyarlı bir dil kullanımı</a:t>
+              <a:t>Toplumsal sorunların çözülmüş olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hece ölçüsünün mutlak hakimiyeti</a:t>
+              <a:t>Yabancı dil öğreniminin yasaklanması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Müzikaliteye önem veren, tablo gibi betimleyici şiir anlayışı</a:t>
+              <a:t>Dönemin siyasi baskısı ve estetik kaçış</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halk dilini şiire dahil etme çabası</a:t>
+              <a:t>Halkın edebiyata olan ilgisizliği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Milli Edebiyat akımında 'Yeni Lisan' hareketinin Türkçülük ideolojisiyle kurduğu bağ hangisidir?</a:t>
+              <a:t>Milli Edebiyat akımının dil anlayışı, Türkçülük fikriyle birleşerek hangi temel hedefe yönelmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Divan edebiyatı nazım biçimlerinin korunması</a:t>
+              <a:t>Sadece destansı türlerin üretilmesine</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlıca kelimelerin artırılması</a:t>
+              <a:t>Arapça ve Farsçanın zorunlu kılınmasına</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dilde sadeleşmenin ulusal kimliğin bir parçası olarak görülmesi</a:t>
+              <a:t>Konuşma dilinin yazı diline yaklaştırılmasına</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yabancı dil eğitiminin tamamen yasaklanması</a:t>
+              <a:t>Osmanlıcanın bilim dili olarak korunmasına</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cumhuriyet dönemi 'Saf Şiir' anlayışını benimseyen şairlerin temel estetik kaygısı nedir?</a:t>
+              <a:t>Cumhuriyet dönemi 'Saf Şiir' anlayışının (Öz Şiir) temel estetik ilkesi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,111 +12519,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Serbest nazmı reddederek sadece aruz ölçüsünü savunmak</a:t>
+              <a:t>Şiiri siyasi bir araç olarak kullanmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12631,117 +12631,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Şiiri siyasi propaganda aracı olarak kullanmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Şiirde musiki, imge ve biçim mükemmelliği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12749,57 +12749,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Şiirde anlamı ikinci plana atıp estetik haz ve biçim mükemmelliğini öne çıkarmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Toplumsal gerçekçilikle sınırlı kalmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halkın sorunlarını epik bir dille anlatmak</a:t>
+              <a:t>Geleneksel halk şiirini birebir taklit etmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cumhuriyet dönemi romanında 'köy romancılığı' geleneğinin başlattığı temel toplumsal tartışma nedir?</a:t>
+              <a:t>Cumhuriyet dönemi romanında 'Bireyin İç Dünyasını Esas Alan' eserlerin temel odağı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bireyin iç dünyasının dış dünyadan tamamen koparılması</a:t>
+              <a:t>Kurtuluş Savaşı'nın askeri başarıları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,111 +13380,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Romanlarda sadece fantastik unsurların kullanılması</a:t>
+              <a:t>Sınıfsal çatışmalar ve ekonomik yapı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13492,117 +13492,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tarihi olayların mitolojik bir dille yeniden kurgulanması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Psikolojik derinlik ve insanın yalnızlığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13610,57 +13610,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Şehirli entelektüelin köye bakışı ve köylü sorunlarının gerçekçi temsili</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Köyden kente göçün yarattığı sorunlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,111 +13887,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk tiyatrosunun Tanzimat'tan Cumhuriyet'e geçişinde 'Geleneksel Türk Tiyatrosu' (Karagöz, Orta Oyunu) unsurlarının işlevi nedir?</a:t>
+              <a:t>Türk tiyatrosunun tarihsel gelişiminde Geleneksel Türk Tiyatrosu ile Batılı tiyatronun sentezlenmesi süreci nasıl tanımlanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13999,57 +13999,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Batılı tiyatro kurallarının zorunlu kıldığı bir engel olması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tanzimat'tan itibaren başlayan modernleşme çabası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece çocuk oyunlarında kullanılması</a:t>
+              <a:t>Sadece saray tiyatrolarının kapatılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,111 +14241,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modern tiyatro tekniklerini tamamen engellemesi</a:t>
+              <a:t>Sözlü geleneğin tamamen terk edilmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14353,57 +14353,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Modern tiyatroya yerel bir kimlik ve mizah unsuru katması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yabancı oyunların çevrilmemesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Postmodern Türk romanında 'metinlerarasılık' kavramı neyi ifade eder?</a:t>
+              <a:t>Postmodern Türk romanında 'üstkurmaca' tekniğinin işlevi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,111 +14748,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece kırsal kesimdeki olayların işlenmesi</a:t>
+              <a:t>Gerçekliği tarihsel belgelerle kanıtlamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14860,57 +14860,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yazarın kendi hayatını otobiyografik olarak anlatması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yazarın metni kurgulama sürecini metne dahil etmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,111 +14984,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kronolojik zaman akışına sıkı sıkıya bağlı kalınması</a:t>
+              <a:t>Toplumsal mesajları doğrudan vermek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15096,57 +15096,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Eserin içinde başka metinlere, türlere ve yazarlara göndermeler yapılması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Okuru olay örgüsünden tamamen koparmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,111 +15373,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk edebiyatında kadın yazarların eserlerinde 'kadın kimliği' inşası, Cumhuriyet sonrası süreçte nasıl bir evrim geçirmiştir?</a:t>
+              <a:t>Türk edebiyatında kadın yazarların özellikle 1980 sonrası dönemde ele aldıkları temel temalar nelerdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15485,57 +15485,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sadece aile içi sorunlara odaklanarak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bireyselleşme, toplumsal cinsiyet ve kimlik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kadın yazarların sadece kadınlara yönelik dergilerde yazmasıyla</a:t>
+              <a:t>Siyaset dışı kalma ve tarafsızlık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,111 +15727,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Edebi üretimden tamamen çekilerek</a:t>
+              <a:t>Sadece klasik edebiyatın yeniden yazımı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15839,57 +15839,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bireysel özgürleşme, toplumsal roller ve toplumsal cinsiyet tartışmaları ekseninde</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece ev içi yaşam ve çocuk bakımı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Diaspora Türk edebiyatının temel karakteristiklerinden biri hangisidir?</a:t>
+              <a:t>Diaspora Türk edebiyatının temel karakteristik özelliği nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,111 +16234,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eserlerin hiçbir şekilde çeviriye ihtiyaç duymaması</a:t>
+              <a:t>Dini metinlerin batıya tanıtılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16346,57 +16346,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İki kültür arasında kalmışlık, göç ve aidiyet sorunlarının işlenmesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Edebi türlerin tamamen reddedilmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,111 +16470,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'deki edebi gelişmelerden tamamen kopuk olması</a:t>
+              <a:t>Sadece Türkçe dilinde üretim yapma zorunluluğu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16582,57 +16582,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sadece Türkçe dilinde eser üretilmesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Anavatan ile aidiyet ve yabancılaşma ikilemi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,111 +16859,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Divan edebiyatında 'mazmun' kavramı ile kastedilen temel özellik nedir?</a:t>
+              <a:t>Türk edebiyatı dönemlerini belirlemede temel alınan en önemli kriter nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16971,57 +16971,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kalıplaşmış, gelenekselleşmiş mecazlar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kullanılan alfabe ve dil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,111 +17095,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halk dilinden alınan günlük ifadeler</a:t>
+              <a:t>Padişahların destekleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17207,57 +17207,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gerçekçi ve gözleme dayalı tasvirler</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dini değişim ve kültür etkileşimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bireysel ve özgün duyguların dışavurumu</a:t>
+              <a:t>Coğrafi sınırlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,111 +17602,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Orhan Pamuk'un Nobel Edebiyat Ödülü'nü almasının Türk edebiyatının dünya edebiyatındaki konumu açısından önemi nedir?</a:t>
+              <a:t>Orhan Pamuk'un Nobel Edebiyat Ödülü'nü almasının Türk edebiyatı üzerindeki küresel etkisi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17714,117 +17714,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Doğu ve Batı sentezini kullanan modern bir anlatının dünya ölçeğinde kabul görmesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çevirilerin tamamen durdurulması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17832,57 +17832,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sadece siyasi romanların ödül alabileceğini göstermesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Türk edebiyatının dünya edebiyatı kanonuna girmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk edebiyatının yerel kalması gerektiğini kanıtlaması</a:t>
+              <a:t>Diğer yazarların ödül almasının yasaklanması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk edebiyatının tüm çeviri sorunlarının çözüldüğünü kanıtlaması</a:t>
+              <a:t>Yalnızca yerel konuların işlenmesinin zorunlu olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İslamiyet öncesi Türk edebiyatında, ölen kişinin ardından söylenen yas şiirlerine ne ad verilir?</a:t>
+              <a:t>Fuad Köprülü'nün 'Türk Edebiyatı Tarihi' metodolojisinde, Türk edebiyatının dönemlere ayrılmasında temel aldığı belirleyici unsur nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sav</a:t>
+              <a:t>Dil ve üslup özellikleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,111 +18581,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Koşuk</a:t>
+              <a:t>Dini inanış değişimleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18693,117 +18693,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sır</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Siyasi ve toplumsal değişimler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18811,57 +18811,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sagu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Coğrafi yerleşim alanları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,111 +19088,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alp Er Tunga Destanı hangi Türk boyuna aittir?</a:t>
+              <a:t>Sözlü edebiyat geleneğinde 'koşuk' ve 'sagu' türlerinin daha sonraki dönemlerdeki karşılıkları sırasıyla hangileridir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19200,57 +19200,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Göktürk</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Koşma ve Ağıt</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,111 +19324,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uygur</a:t>
+              <a:t>Semai ve Mersiye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19436,57 +19436,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Saka</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mani ve Destan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hun</a:t>
+              <a:t>Gazel ve Kaside</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,111 +19831,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk edebiyatı dönemlerini belirlemede temel alınan en önemli kriter nedir?</a:t>
+              <a:t>Divan edebiyatında 'nazire' geleneğinin temel amacı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19943,57 +19943,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kullanılan alfabe ve dil</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bir şairin üslubunu taklit ederek onunla edebi bir rekabete girmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,111 +20067,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Padişahların destekleri</a:t>
+              <a:t>Toplumsal eleştiriyi divan şiirinin kalıpları içinde sunmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20179,57 +20179,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dini değişim ve kültür etkileşimi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Halk edebiyatından alınan temaları yüksek zümre diline aktarmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Coğrafi sınırlar</a:t>
+              <a:t>Eski metinleri güncel Türkçeye uyarlayarak korumak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,111 +20574,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oğuz Kağan Destanı'nda ana karakterin doğaüstü özelliklerini simgeleyen temel unsur nedir?</a:t>
+              <a:t>Fuzuli'nin 'Su Kasidesi' adlı eserinde, klasik Divan edebiyatı estetiği ile tasavvufi derinlik nasıl birleştirilmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20686,57 +20686,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gökbörü</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dili sadeleştirip halka hitap eden bir didaktizmle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ağaç</a:t>
+              <a:t>Siyasi eleştirileri alegorik bir dille sunarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,111 +20928,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>At</a:t>
+              <a:t>Doğa tasvirlerini merkeze alarak realist bir bakışla</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21040,57 +21040,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Işık</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Aşkın beşeri ve ilahi boyutunu Peygamber sevgisi etrafında işleyerek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uygur dönemine ait olan ve Budist/Maniheist içerikli eserler veren metinler genel olarak nasıl adlandırılır?</a:t>
+              <a:t>Aşık tarzı halk edebiyatında 'makam' ve 'icra' açısından en belirgin özellik nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Altun Yaruk</a:t>
+              <a:t>Belirli bir ölçü ve kafiye düzeni olmaması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Göktürk Yazıtları</a:t>
+              <a:t>Yazılı metne mutlak bağlılık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uygur Metinleri</a:t>
+              <a:t>Bağlama eşliğinde doğaçlama yeteneğinin önemi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Irk Bitig</a:t>
+              <a:t>Arapça ve Farsça terkiplerin yoğun kullanımı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,111 +22060,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk edebiyatının ilk yazılı belgesi kabul edilen Orhun Abideleri hangi hükümdar döneminde dikilmiştir?</a:t>
+              <a:t>Tanzimat dönemi edebiyatında 'tercüme-i hal' (biyografi) türünün gelişimi, Batılılaşma süreciyle nasıl bir ilişki içindedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22172,117 +22172,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bilge Kağan</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Geleneksel menakıpnameleri doğrudan kopyalayarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22290,57 +22290,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İlteriş Kağan</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kişisel farkındalık ve birey odaklı modern anlatının inşasıyla</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bumin Kağan</a:t>
+              <a:t>Sadece devlet adamlarının hayatını yüceltme amacıyla</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mukan Kağan</a:t>
+              <a:t>Edebi türlerin dışlanması ve sadece tarihe yönelerek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sözlü edebiyat döneminde 'sav' olarak adlandırılan kavramın günümüzdeki karşılığı nedir?</a:t>
+              <a:t>Servet-i Fünun dönemi şiirinde 'parnasizm' etkisinin en belirgin göstergesi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,111 +22921,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Destan</a:t>
+              <a:t>Toplumsal sorunlara duyarlı bir dil kullanımı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23033,117 +23033,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Atasözü</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hece ölçüsünün mutlak hakimiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23151,57 +23151,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bilmece</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Müzikaliteye önem veren, tablo gibi betimleyici şiir anlayışı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deyim</a:t>
+              <a:t>Halk dilini şiire dahil etme çabası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,111 +23546,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yaradılış Destanı hangi Türk topluluğuna aittir?</a:t>
+              <a:t>Milli Edebiyat akımında 'Yeni Lisan' hareketinin Türkçülük ideolojisiyle kurduğu bağ hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23658,57 +23658,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Altay</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Divan edebiyatı nazım biçimlerinin korunması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,111 +23782,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kırgız</a:t>
+              <a:t>Osmanlıca kelimelerin artırılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23894,57 +23894,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kazak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dilde sadeleşmenin ulusal kimliğin bir parçası olarak görülmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Özbek</a:t>
+              <a:t>Yabancı dil eğitiminin tamamen yasaklanması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kutadgu Bilig hangi dönemin ürünüdür?</a:t>
+              <a:t>Cumhuriyet dönemi 'Saf Şiir' anlayışını benimseyen şairlerin temel estetik kaygısı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,111 +24407,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Divan Edebiyatı</a:t>
+              <a:t>Serbest nazmı reddederek sadece aruz ölçüsünü savunmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24519,117 +24519,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Geçiş Dönemi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Şiiri siyasi propaganda aracı olarak kullanmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24637,57 +24637,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Halk Edebiyatı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Şiirde anlamı ikinci plana atıp estetik haz ve biçim mükemmelliğini öne çıkarmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sözlü Dönem</a:t>
+              <a:t>Halkın sorunlarını epik bir dille anlatmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,111 +25032,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fuzuli'nin 'Su Kasidesi'nde kullandığı dil ve üslup, şairin hangi yönünü en belirgin şekilde ortaya koyar?</a:t>
+              <a:t>Oğuz Kağan Destanı'nda ana karakterin doğaüstü özelliklerini simgeleyen temel unsur nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25144,57 +25144,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Halkın günlük dilini kullanma arzusunu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gökbörü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,111 +25268,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siyasi eleştiri yapma yeteneğini</a:t>
+              <a:t>Ağaç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25380,57 +25380,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tasavvufi aşk anlayışı ile lirik anlatımını</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>At</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Batılı tarzda nazım biçimleri denemesini</a:t>
+              <a:t>Işık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dede Korkut Hikayeleri'ndeki 'Dede Korkut' figürü nasıl bir role sahiptir?</a:t>
+              <a:t>Cumhuriyet dönemi romanında 'köy romancılığı' geleneğinin başlattığı temel toplumsal tartışma nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir savaşçı</a:t>
+              <a:t>Bireyin iç dünyasının dış dünyadan tamamen koparılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir hükümdar</a:t>
+              <a:t>Romanlarda sadece fantastik unsurların kullanılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir din adamı</a:t>
+              <a:t>Tarihi olayların mitolojik bir dille yeniden kurgulanması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilge bir ozan ve yol gösterici</a:t>
+              <a:t>Şehirli entelektüelin köye bakışı ve köylü sorunlarının gerçekçi temsili</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halk edebiyatında 'aşık tarzı' şiirin biçimsel özelliklerini belirleyen en temel unsur nedir?</a:t>
+              <a:t>Uygur dönemine ait olan ve Budist/Maniheist içerikli eserler veren metinler genel olarak nasıl adlandırılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aruz vezninin katı kuralları</a:t>
+              <a:t>Altun Yaruk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,111 +26754,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yabancı kökenli tamlamaların yoğunluğu</a:t>
+              <a:t>Göktürk Yazıtları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26866,117 +26866,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sadece dini temaların işlenmesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Uygur Metinleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26984,57 +26984,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hece ölçüsü ve dörtlük nazım birimi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Irk Bitig</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,111 +27261,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tanzimat edebiyatında Batılılaşma süreci, edebiyata ilk olarak hangi türün girişiyle somutluk kazanmıştır?</a:t>
+              <a:t>Türk edebiyatının ilk yazılı belgesi kabul edilen Orhun Abideleri hangi hükümdar döneminde dikilmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27373,117 +27373,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Epik şiir</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bilge Kağan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27491,57 +27491,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Roman ve gazete</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İlteriş Kağan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halk hikayesi</a:t>
+              <a:t>Bumin Kağan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tasavvufi mesnevi</a:t>
+              <a:t>Mukan Kağan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Servet-i Fünun şiirinde 'sanat için sanat' anlayışının hakim olmasının temel nedeni nedir?</a:t>
+              <a:t>Sözlü edebiyat döneminde 'sav' olarak adlandırılan kavramın günümüzdeki karşılığı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,111 +28122,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Toplumsal sorunların çözülmüş olması</a:t>
+              <a:t>Destan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28234,117 +28234,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yabancı dil öğreniminin yasaklanması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Atasözü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28352,57 +28352,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dönemin siyasi baskısı ve estetik kaçış</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bilmece</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halkın edebiyata olan ilgisizliği</a:t>
+              <a:t>Deyim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,111 +28747,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Milli Edebiyat akımının dil anlayışı, Türkçülük fikriyle birleşerek hangi temel hedefe yönelmiştir?</a:t>
+              <a:t>Yaradılış Destanı hangi Türk topluluğuna aittir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28859,57 +28859,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sadece destansı türlerin üretilmesine</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Altay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,111 +28983,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arapça ve Farsçanın zorunlu kılınmasına</a:t>
+              <a:t>Kırgız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29095,57 +29095,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Konuşma dilinin yazı diline yaklaştırılmasına</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kazak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlıcanın bilim dili olarak korunmasına</a:t>
+              <a:t>Özbek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cumhuriyet dönemi 'Saf Şiir' anlayışının (Öz Şiir) temel estetik ilkesi nedir?</a:t>
+              <a:t>Kutadgu Bilig hangi dönemin ürünüdür?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şiiri siyasi bir araç olarak kullanmak</a:t>
+              <a:t>Divan Edebiyatı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şiirde musiki, imge ve biçim mükemmelliği</a:t>
+              <a:t>Geçiş Dönemi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Toplumsal gerçekçilikle sınırlı kalmak</a:t>
+              <a:t>Halk Edebiyatı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Geleneksel halk şiirini birebir taklit etmek</a:t>
+              <a:t>Sözlü Dönem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>