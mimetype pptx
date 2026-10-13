--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir şirketin kısa vadeli borçlarını ödeme gücünü ifade eden finansal terim hangisidir?</a:t>
+              <a:t>IMRaD formatında 'Introduction' bölümünde genellikle ne bulunur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Liability</a:t>
+              <a:t>Yazarın hayatı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Equity</a:t>
+              <a:t>Sadece grafikler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Asset</a:t>
+              <a:t>Sonuçlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Liquidity</a:t>
+              <a:t>Araştırmanın arka planı ve tez cümlesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şirketin dış kaynaklardan hizmet alması durumuna ne denir?</a:t>
+              <a:t>Tez cümlesini zayıflatan en büyük etken nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Delegation</a:t>
+              <a:t>Akademik olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>In-house</a:t>
+              <a:t>Çok net olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Outsourcing</a:t>
+              <a:t>Çok belirsiz veya genel olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Downsizing</a:t>
+              <a:t>Kanıta dayalı olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir iş planının uygulanabilirliğini ölçmek için yapılan analize ne denir?</a:t>
+              <a:t>Literature review'da 'synthesis' yapmak ne demektir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cost-benefit analysis</a:t>
+              <a:t>Sadece alıntı yapmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Feasibility study</a:t>
+              <a:t>Kaynakları tek tek özetlemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>SWOT analysis</a:t>
+              <a:t>Farklı kaynakları birleştirerek bütüncül bir bakış açısı sunmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Risk assessment</a:t>
+              <a:t>Kaynakları silmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir toplantıda 'fikir birliğine varmak' anlamında kullanılan ifade hangisidir?</a:t>
+              <a:t>Makalede 'Discussion' bölümü, 'Results'ten nasıl ayrılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>To think outside the box</a:t>
+              <a:t>Aynı şeydir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>To play devil's advocate</a:t>
+              <a:t>Discussion verileri yorumlar, Results verileri sunar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>To reach a consensus</a:t>
+              <a:t>Discussion sadece grafiktir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>To break the ice</a:t>
+              <a:t>Discussion daha kısadır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Beowulf destanının yazıldığı, 5. ve 11. yüzyıllar arasında İngiltere'de konuşulan dil dönemi hangisidir?</a:t>
+              <a:t>Akademik bir makalede 'Keywords' (anahtar kelimeler) ne işe yarar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Proto-Germanic</a:t>
+              <a:t>Makalenin aranabilirliğini (indekslenmesini) sağlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Old English</a:t>
+              <a:t>Makaleyi özetler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Middle English</a:t>
+              <a:t>Yazarın ismini gizler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Early Modern English</a:t>
+              <a:t>Sayfayı doldurur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1066 Norman İstilası'nın İngiliz dili üzerindeki en belirgin etkisi aşağıdakilerden hangisidir?</a:t>
+              <a:t>Argument development sürecinde 'counter-argument' neden ele alınmalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fransızcanın İngilizce söz varlığına ve idari terminolojiye etkisi</a:t>
+              <a:t>Okuyucuyu ikna etmemek için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Latincenin resmi dil olarak kabul edilmesi</a:t>
+              <a:t>Makaleyi uzatmak için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İskandinav dillerinden yoğun ödünçleme</a:t>
+              <a:t>Argümanı güçlendirmek ve çürütmek için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cermen gramer yapısının tamamen terk edilmesi</a:t>
+              <a:t>Yazarın kafasının karıştığını göstermek için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Geoffrey Chaucer'ın 'The Canterbury Tales' eseri hangi dönem İngilizcesinin standartlaşmasında kritik bir rol oynamıştır?</a:t>
+              <a:t>Araştırma makalesinin 'Conclusion' kısmında neye odaklanılmalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Late Modern English</a:t>
+              <a:t>Yazarın özgeçmişi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Middle English</a:t>
+              <a:t>Yeni deneyler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Old English</a:t>
+              <a:t>Sadece kaynaklar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modern English</a:t>
+              <a:t>Araştırmanın genel katkısı ve gelecekteki çalışmalar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İngilizcede uzun ünlülerin telaffuzunun değiştiği, dilin fonetik yapısını kökten etkileyen süreç hangisidir?</a:t>
+              <a:t>Bir şirketin kısa vadeli borçlarını ödeme gücünü ifade eden finansal terim hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>The Norman Conquest</a:t>
+              <a:t>Liability</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>The Printing Press Revolution</a:t>
+              <a:t>Equity</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>The Scandinavian Influence</a:t>
+              <a:t>Asset</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>The Great Vowel Shift</a:t>
+              <a:t>Liquidity</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>William Caxton'ın 1476'da İngiltere'ye getirdiği matbaa makinesi, İngilizcenin yazım standartlarını nasıl etkilemiştir?</a:t>
+              <a:t>Bir projenin veya görevin belirlenen süreden önce tamamlanması durumunda kullanılan İngilizce deyim hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yazım birliğinin (orthography) sağlanmasına katkıda bulunmuştur</a:t>
+              <a:t>To stay on track</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dialektik çeşitliliği artırmıştır</a:t>
+              <a:t>To be ahead of the curve</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Söz dizimini (syntax) tamamen değiştirmiştir</a:t>
+              <a:t>To fall behind schedule</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İngilizceyi yasaklayarak Latinceyi teşvik etmiştir</a:t>
+              <a:t>To cut corners</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Shakespeare dönemini de kapsayan ve 1500-1700 yılları arasında yaşanan dil dönemi hangisidir?</a:t>
+              <a:t>Şirket içi bir toplantıda 'gündem maddelerini görüşmek' anlamında kullanılan ifade hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Early Modern English</a:t>
+              <a:t>To address the agenda items</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Late Modern English</a:t>
+              <a:t>To brainstorm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Old English</a:t>
+              <a:t>To leverage</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Middle English</a:t>
+              <a:t>To outsource</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İngilizcede 'thou', 'thee' ve 'thy' gibi zamirlerin kullanımdan kalkması hangi dönemin karakteristik bir özelliğidir?</a:t>
+              <a:t>Bir şirketin pazar payını artırmak için uyguladığı stratejik fiyatlandırma yöntemine ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Late Modern English</a:t>
+              <a:t>Fiscal year</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Middle English</a:t>
+              <a:t>Overhead cost</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Old English</a:t>
+              <a:t>Market penetration</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Early Modern English</a:t>
+              <a:t>Supply chain</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir projenin veya görevin belirlenen süreden önce tamamlanması durumunda kullanılan İngilizce deyim hangisidir?</a:t>
+              <a:t>Tez cümlesinin (thesis statement) en önemli özelliği nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>To stay on track</a:t>
+              <a:t>Sadece bir olguyu belirtmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>To be ahead of the curve</a:t>
+              <a:t>Çok uzun olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>To fall behind schedule</a:t>
+              <a:t>Soru içermesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>To cut corners</a:t>
+              <a:t>Tartışılabilir bir argüman içermesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Samuel Johnson'ın 1755'te yayımlanan 'A Dictionary of the English Language' eseri temel olarak neyi amaçlamıştır?</a:t>
+              <a:t>Bir iş teklifini kabul etmeden önce detaylı inceleme yapma sürecine ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dilin kurallarını sabitlemeyi ve söz varlığını düzenlemeyi</a:t>
+              <a:t>Stakeholder analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eski İngilizce metinlerini çevirmeyi</a:t>
+              <a:t>Due diligence</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İngilizceyi diğer dillerle birleştirmeyi</a:t>
+              <a:t>Corporate governance</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yeni kelimeler türetmeyi</a:t>
+              <a:t>Benchmarking</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İngilizcenin 'sentetik' bir dilden 'analitik' bir dile dönüşmesinde en büyük etken nedir?</a:t>
+              <a:t>Şirketin genel giderlerini (kira, elektrik vb.) ifade eden terim hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kelt dillerinin etkisi</a:t>
+              <a:t>Dividend</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Viking istilaları sonucu oluşan gramer basitleşmesi</a:t>
+              <a:t>Capital gain</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fransızca etkisiyle çekim eklerinin (inflections) kaybı</a:t>
+              <a:t>Overhead costs</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İmparatorluk genişlemesi sonucu kelime sayısının artması</a:t>
+              <a:t>Revenue</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İngilizceye 'sky', 'egg', 'take' gibi temel kelimelerin girmesine neden olan dil grubu hangisidir?</a:t>
+              <a:t>İki şirketin tek bir çatı altında birleşmesi durumunda kullanılan İngilizce terim nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yunanca</a:t>
+              <a:t>Joint venture</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kelt dilleri</a:t>
+              <a:t>Merger</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Latin kökenli diller</a:t>
+              <a:t>Consolidation</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İskandinav (Old Norse) dilleri</a:t>
+              <a:t>Acquisition</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İngilizcenin küresel bir 'lingua franca' haline gelmesinde 19. yüzyıldaki hangi olay en büyük paya sahiptir?</a:t>
+              <a:t>Bir çalışanın işteki performansını değerlendirmek için yapılan görüşmeye ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sanayi Devrimi ve İngiliz İmparatorluğu'nun yayılması</a:t>
+              <a:t>Performance review</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Amerika'nın keşfi</a:t>
+              <a:t>Exit interview</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnternetin icadı</a:t>
+              <a:t>Job rotation</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kraliyet ailesinin dil politikaları</a:t>
+              <a:t>Headhunting</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İngilizcede 'inflectional endings' (çekim ekleri) Old English'ten Middle English'e geçerken neden azalmıştır?</a:t>
+              <a:t>Bir ürünün piyasaya ilk kez sürülmesi sürecini tanımlayan ifade hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kralın yeni bir dil oluşturma emri</a:t>
+              <a:t>Brand equity</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kelime dağarcığının yetersizliği</a:t>
+              <a:t>Product launch</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yazım kurallarının aşırı karmaşıklaşması</a:t>
+              <a:t>Market research</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İletişimi kolaylaştırmak için gramer yapısının basitleşmesi</a:t>
+              <a:t>Customer retention</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akademik bir makalede, yazarın kendi görüşünü tarafsız bir şekilde sunmak için kullandığı 'hedging' ifadesi aşağıdakilerden hangisidir?</a:t>
+              <a:t>Şirketin dış kaynaklardan hizmet alması durumuna ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Undoubtedly, the results show...</a:t>
+              <a:t>Delegation</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>It is certain that...</a:t>
+              <a:t>In-house</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>The data proves that...</a:t>
+              <a:t>Outsourcing</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>It is suggested that...</a:t>
+              <a:t>Downsizing</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir sunumda 'yol haritası' vermek için kullanılan en profesyonel giriş cümlesi hangisidir?</a:t>
+              <a:t>Bir iş planının uygulanabilirliğini ölçmek için yapılan analize ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Let's move on to the next slide.</a:t>
+              <a:t>Cost-benefit analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Look at this slide for a second.</a:t>
+              <a:t>Feasibility study</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>I have broken my presentation down into three main parts.</a:t>
+              <a:t>SWOT analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>I will now talk about many things.</a:t>
+              <a:t>Risk assessment</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akademik yazımda 'nominalization' (isimleştirme) kullanımına bir örnek hangisidir?</a:t>
+              <a:t>Bir toplantıda 'fikir birliğine varmak' anlamında kullanılan ifade hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>The government made a decision to expand the project.</a:t>
+              <a:t>To think outside the box</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>The government decided to expand the project.</a:t>
+              <a:t>To play devil's advocate</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>The expansion of the project was decided by the government.</a:t>
+              <a:t>To reach a consensus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>They decided that they would expand the project.</a:t>
+              <a:t>To break the ice</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir araştırma makalesinin 'Methods' bölümünde hangi zaman kipi (tense) baskın olarak kullanılır?</a:t>
+              <a:t>Beowulf destanının yazıldığı, 5. ve 11. yüzyıllar arasında İngiltere'de konuşulan dil dönemi hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Simple Future Tense</a:t>
+              <a:t>Proto-Germanic</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Simple Past Tense</a:t>
+              <a:t>Old English</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Present Perfect Tense</a:t>
+              <a:t>Middle English</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Present Continuous Tense</a:t>
+              <a:t>Early Modern English</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akademik bir sunumda teknik bir terimi tanımlamak için kullanılan en uygun ifade hangisidir?</a:t>
+              <a:t>1066 Norman İstilası'nın İngiliz dili üzerindeki en belirgin etkisi aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>This is basically what we call X.</a:t>
+              <a:t>Fransızcanın İngilizce söz varlığına ve idari terminolojiye etkisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>By X, I refer to...</a:t>
+              <a:t>Latincenin resmi dil olarak kabul edilmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>You know, X is just a thing.</a:t>
+              <a:t>İskandinav dillerinden yoğun ödünçleme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>X is like that thing we talked about.</a:t>
+              <a:t>Cermen gramer yapısının tamamen terk edilmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şirket içi bir toplantıda 'gündem maddelerini görüşmek' anlamında kullanılan ifade hangisidir?</a:t>
+              <a:t>Literature review yazarken 'gap identification' neyi ifade eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>To address the agenda items</a:t>
+              <a:t>Yazarın hataları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>To brainstorm</a:t>
+              <a:t>Mevcut literatürdeki eksiklikleri bulmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>To leverage</a:t>
+              <a:t>Makalenin sonu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>To outsource</a:t>
+              <a:t>Sayfadaki boşluklar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi akademik metinlerde 'daha resmi' bir bağlaçtır?</a:t>
+              <a:t>Geoffrey Chaucer'ın 'The Canterbury Tales' eseri hangi dönem İngilizcesinin standartlaşmasında kritik bir rol oynamıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Plus</a:t>
+              <a:t>Late Modern English</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Also</a:t>
+              <a:t>Middle English</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>And then</a:t>
+              <a:t>Old English</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Furthermore</a:t>
+              <a:t>Modern English</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir sunum esnasında dinleyiciden gelen karmaşık bir soruya yanıt verirken zaman kazanmak için kullanılan ifade hangisidir?</a:t>
+              <a:t>İngilizcede uzun ünlülerin telaffuzunun değiştiği, dilin fonetik yapısını kökten etkileyen süreç hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>I don't know the answer, ask someone else.</a:t>
+              <a:t>The Norman Conquest</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>That's a silly question.</a:t>
+              <a:t>The Printing Press Revolution</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Stop asking me things.</a:t>
+              <a:t>The Scandinavian Influence</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>That is a thought-provoking question; let me consider that.</a:t>
+              <a:t>The Great Vowel Shift</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akademik yazımda 'passive voice' (edilgen çatı) kullanımının temel amacı nedir?</a:t>
+              <a:t>William Caxton'ın 1476'da İngiltere'ye getirdiği matbaa makinesi, İngilizcenin yazım standartlarını nasıl etkilemiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eylemi yapan kişiden ziyade, eylemin kendisine veya nesneye odaklanmak.</a:t>
+              <a:t>Yazım birliğinin (orthography) sağlanmasına katkıda bulunmuştur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Okuyucuyu daha fazla heyecanlandırmak.</a:t>
+              <a:t>Dialektik çeşitliliği artırmıştır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Metni daha uzun göstermek.</a:t>
+              <a:t>Söz dizimini (syntax) tamamen değiştirmiştir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yazarın kişisel görüşünü vurgulamak.</a:t>
+              <a:t>İngilizceyi yasaklayarak Latinceyi teşvik etmiştir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir grafik veya tabloyu sunarken kullanılan en doğru ifade hangisidir?</a:t>
+              <a:t>Shakespeare dönemini de kapsayan ve 1500-1700 yılları arasında yaşanan dil dönemi hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>As can be seen in Figure 1...</a:t>
+              <a:t>Early Modern English</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>I put this chart here for you to see.</a:t>
+              <a:t>Late Modern English</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>This chart shows stuff about the data.</a:t>
+              <a:t>Old English</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Look at the picture here...</a:t>
+              <a:t>Middle English</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akademik bir makalede 'Literature Review' yazarken kullanılan 'reporting verb' hangisidir?</a:t>
+              <a:t>İngilizcede 'thou', 'thee' ve 'thy' gibi zamirlerin kullanımdan kalkması hangi dönemin karakteristik bir özelliğidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hepsi kullanılabilir</a:t>
+              <a:t>Late Modern English</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Argue</a:t>
+              <a:t>Middle English</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Claim</a:t>
+              <a:t>Old English</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>State</a:t>
+              <a:t>Early Modern English</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sunumu bitirirken ve soru-cevap kısmına geçerken kullanılan ifade nedir?</a:t>
+              <a:t>Samuel Johnson'ın 1755'te yayımlanan 'A Dictionary of the English Language' eseri temel olarak neyi amaçlamıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>I am done, leave now.</a:t>
+              <a:t>Dilin kurallarını sabitlemeyi ve söz varlığını düzenlemeyi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>I would like to open the floor for questions.</a:t>
+              <a:t>Eski İngilizce metinlerini çevirmeyi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Let's go home, thank you.</a:t>
+              <a:t>İngilizceyi diğer dillerle birleştirmeyi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Any questions, or are you too tired?</a:t>
+              <a:t>Yeni kelimeler türetmeyi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akademik yazımda 'to be' fiilinin kısaltılmış hallerini (don't, can't, it's) kullanmak neden önerilmez?</a:t>
+              <a:t>İngilizcenin 'sentetik' bir dilden 'analitik' bir dile dönüşmesinde en büyük etken nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çünkü metnin resmiyetini (formality) azaltır.</a:t>
+              <a:t>Kelt dillerinin etkisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çünkü akademik formatta kısaltma tuşu yoktur.</a:t>
+              <a:t>Viking istilaları sonucu oluşan gramer basitleşmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çünkü sadece edebi metinlerde kullanılır.</a:t>
+              <a:t>Fransızca etkisiyle çekim eklerinin (inflections) kaybı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çünkü dil bilgisi kurallarına aykırıdır.</a:t>
+              <a:t>İmparatorluk genişlemesi sonucu kelime sayısının artması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki cümlelerden hangisi 'grammatical' olarak doğrudur?</a:t>
+              <a:t>İngilizceye 'sky', 'egg', 'take' gibi temel kelimelerin girmesine neden olan dil grubu hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hardly I have finished my work when the phone rang.</a:t>
+              <a:t>Yunanca</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hardly had I finished my work when the phone rang.</a:t>
+              <a:t>Kelt dilleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hardly had I finished my work than the phone rang.</a:t>
+              <a:t>Latin kökenli diller</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hardly I had finished my work when the phone rang.</a:t>
+              <a:t>İskandinav (Old Norse) dilleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akademik yazımda 'furthermore' bağlacı hangi amaçla kullanılır?</a:t>
+              <a:t>İngilizcenin küresel bir 'lingua franca' haline gelmesinde 19. yüzyıldaki hangi olay en büyük paya sahiptir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Koşul bildirmek</a:t>
+              <a:t>Sanayi Devrimi ve İngiliz İmparatorluğu'nun yayılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Neden-sonuç ilişkisi kurmak</a:t>
+              <a:t>Amerika'nın keşfi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ek bilgi vermek</a:t>
+              <a:t>İnternetin icadı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zıtlık belirtmek</a:t>
+              <a:t>Kraliyet ailesinin dil politikaları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'Mitigate' kelimesinin akademik metinlerdeki en yakın anlamı hangisidir?</a:t>
+              <a:t>İngilizcede 'inflectional endings' (çekim ekleri) Old English'ten Middle English'e geçerken neden azalmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karmaşıklaştırmak</a:t>
+              <a:t>Kralın yeni bir dil oluşturma emri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Görmezden gelmek</a:t>
+              <a:t>Kelime dağarcığının yetersizliği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Artırmak</a:t>
+              <a:t>Yazım kurallarının aşırı karmaşıklaşması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hafifletmek</a:t>
+              <a:t>İletişimi kolaylaştırmak için gramer yapısının basitleşmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir şirketin pazar payını artırmak için uyguladığı stratejik fiyatlandırma yöntemine ne ad verilir?</a:t>
+              <a:t>Abstract (özet) neden makalenin en önemli kısmıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fiscal year</a:t>
+              <a:t>Makaleyi uzun gösterir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Overhead cost</a:t>
+              <a:t>Tüm makaleyi kopyalar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Market penetration</a:t>
+              <a:t>Okuyucunun makalenin tamamını okumaya karar vermesini sağlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Supply chain</a:t>
+              <a:t>Sadece kaynakçayı içerir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>IELTS Writing Task 2'de 'opinion essay' yazarken aşağıdakilerden hangisi önerilmez?</a:t>
+              <a:t>Akademik bir makalede, yazarın kendi görüşünü tarafsız bir şekilde sunmak için kullandığı 'hedging' ifadesi aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mantıklı paragraf geçişleri</a:t>
+              <a:t>Undoubtedly, the results show...</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Net bir tez cümlesi</a:t>
+              <a:t>It is certain that...</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kişisel zamirlerin (I, me, my) yoğun kullanımı</a:t>
+              <a:t>The data proves that...</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akademik sözcük dağarcığı</a:t>
+              <a:t>It is suggested that...</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir iş teklifini kabul etmeden önce detaylı inceleme yapma sürecine ne denir?</a:t>
+              <a:t>IMRaD formatındaki 'Results' bölümünde ne yapılmaz?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Stakeholder analysis</a:t>
+              <a:t>Grafik kullanımı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Due diligence</a:t>
+              <a:t>Verilerin yorumlanması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Corporate governance</a:t>
+              <a:t>Tablo kullanımı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Benchmarking</a:t>
+              <a:t>Verilerin sunulması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şirketin genel giderlerini (kira, elektrik vb.) ifade eden terim hangisidir?</a:t>
+              <a:t>Argument development (argüman geliştirme) süreci nasıl ilerler?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dividend</a:t>
+              <a:t>Sadece iddia</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Capital gain</a:t>
+              <a:t>İddia -&gt; Kanıt -&gt; Analiz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Overhead costs</a:t>
+              <a:t>Sadece kanıt</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Revenue</a:t>
+              <a:t>Sonuç -&gt; İddia</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İki şirketin tek bir çatı altında birleşmesi durumunda kullanılan İngilizce terim nedir?</a:t>
+              <a:t>Literature review'da 'thematic organization' nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Joint venture</a:t>
+              <a:t>Sadece kitapları yazmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Merger</a:t>
+              <a:t>Kaynakları konulara göre gruplandırarak yazmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Consolidation</a:t>
+              <a:t>Yazar adına göre sıralamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Acquisition</a:t>
+              <a:t>Sadece özetlemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir çalışanın işteki performansını değerlendirmek için yapılan görüşmeye ne ad verilir?</a:t>
+              <a:t>Abstract içerisinde genellikle hangi bilgiler yer alır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Performance review</a:t>
+              <a:t>Sadece kaynakça</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Exit interview</a:t>
+              <a:t>Amaç, yöntem, bulgular ve sonuç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Job rotation</a:t>
+              <a:t>Sadece teşekkür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Headhunting</a:t>
+              <a:t>Sadece grafikler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir ürünün piyasaya ilk kez sürülmesi sürecini tanımlayan ifade hangisidir?</a:t>
+              <a:t>IMRaD formatı neden bilimsel makalelerde tercih edilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Brand equity</a:t>
+              <a:t>Sayfa sayısını artırdığı için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Product launch</a:t>
+              <a:t>Sadece tıp alanında kullanıldığı için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Market research</a:t>
+              <a:t>Standart ve anlaşılır bir yapı sunduğu için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Customer retention</a:t>
+              <a:t>Yazmayı zorlaştırdığı için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>