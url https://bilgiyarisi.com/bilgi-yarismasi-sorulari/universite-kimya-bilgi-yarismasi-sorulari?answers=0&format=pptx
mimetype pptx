--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir SN1 reaksiyonunda, hız belirleyen basamakta oluşan ara ürün aşağıdakilerden hangisidir?</a:t>
+              <a:t>Periyodik tabloda aynı grupta yukarıdan aşağıya inildikçe atom yarıçapı nasıl değişir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pentakoordine geçiş hali</a:t>
+              <a:t>Önce artar sonra azalır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karbanyon</a:t>
+              <a:t>Artar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Serbest radikal</a:t>
+              <a:t>Azalır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karbokasyon</a:t>
+              <a:t>Değişmez</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aldol kondenzasyonu mekanizmasında oluşan ilk ara ürün nedir?</a:t>
+              <a:t>Bir mol atom kaç tanedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karben</a:t>
+              <a:t>22.4</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Enolat iyonu</a:t>
+              <a:t>1000</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karbokasyon</a:t>
+              <a:t>1.6 x 10^-19</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Enol</a:t>
+              <a:t>6.022 x 10^23</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oksimerkürelenme-demerkürelenme reaksiyonunun, asit katalizli hidrasyona göre avantajı nedir?</a:t>
+              <a:t>Metallerin ısı ve elektriği iletmesinin sebebi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daha hızlı gerçekleşmesi</a:t>
+              <a:t>Serbest elektronlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karbon iskeleti düzenlenmesinin (rearrangement) olmaması</a:t>
+              <a:t>Protonlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Anti-Markovnikov ürünü vermesi</a:t>
+              <a:t>İyonik bağ</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daha ucuz olması</a:t>
+              <a:t>Kovalent bağ</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir nükleofilik sübstitüsyon reaksiyonunda çözücü olarak DMSO (dimetilsülfoksit) kullanımı neyi destekler?</a:t>
+              <a:t>Hidrojen bağının en güçlü olduğu bileşik hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>E1 mekanizmasını</a:t>
+              <a:t>H2S</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Radikalik sübstitüsyonu</a:t>
+              <a:t>H2O</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>SN1 mekanizmasını</a:t>
+              <a:t>HCl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>SN2 mekanizmasını</a:t>
+              <a:t>CH4</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>FT-IR spektroskopisinde, bir bağın titreşiminin IR aktif olması için temel koşul nedir?</a:t>
+              <a:t>Bir tepkimenin dengeye ulaştığı nasıl anlaşılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Molekülün dipol momentinde net bir değişim olması</a:t>
+              <a:t>Tepkimenin durmasıyla</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bağın sadece gerilme titreşimi yapması</a:t>
+              <a:t>Renk değişiminin bitmesiyle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Molekülün merkez simetriye sahip olması</a:t>
+              <a:t>Sıcaklığın düşmesiyle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Molekülün polarize edilebilirliğinin değişmesi</a:t>
+              <a:t>İleri ve geri hızların eşitlenmesiyle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>UV-Vis spektroskopisinde 'bathokromik kayma' (kırmızıya kayma) neyi ifade eder?</a:t>
+              <a:t>Hangi orbital en fazla 6 elektron alabilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Molar soğurma katsayısının artmasını</a:t>
+              <a:t>p</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Absorpsiyon bandının daha kısa dalga boyuna kaymasını</a:t>
+              <a:t>s</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Absorbans şiddetinin azalmasını</a:t>
+              <a:t>f</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Absorpsiyon bandının daha uzun dalga boyuna kaymasını</a:t>
+              <a:t>d</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atomik Absorpsiyon Spektroskopisinde (AAS) kimyasal girişimleri engellemek için kullanılan, analit ile reaksiyona girerek uçucu olmayan bileşik oluşturan maddelere ne ad verilir?</a:t>
+              <a:t>Sıcaklık artışı gaza bağlı bir denge tepkimesinde denge sabitini (K) nasıl etkiler?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Taşıyıcı gazlar</a:t>
+              <a:t>Değiştirir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Matris modifikatörleri</a:t>
+              <a:t>Sıfırlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Serbest bırakıcı (releasing) maddeler</a:t>
+              <a:t>Sabit tutar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İyonlaştırıcı tamponlar</a:t>
+              <a:t>Değiştirmez</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>NMR spektroskopisinde kimyasal kayma (chemical shift) değerinin birimi aşağıdakilerden hangisidir?</a:t>
+              <a:t>Bir SN1 reaksiyonunda, hız belirleyen basamakta oluşan ara ürün aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hertz (Hz)</a:t>
+              <a:t>Pentakoordine geçiş hali</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dalga sayısı (cm⁻¹)</a:t>
+              <a:t>Karbanyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>PPM (milyonda bir)</a:t>
+              <a:t>Serbest radikal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nanometre (nm)</a:t>
+              <a:t>Karbokasyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kromatografik yöntemlerde 'Van Deemter Denklemi' neyi açıklar?</a:t>
+              <a:t>E2 eliminasyon reaksiyonlarında, ayrılan grup ile beta-hidrojen atomunun konformasyonu nasıl olmalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Faz değişim sıcaklığını</a:t>
+              <a:t>Anti-periplanar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dedektörün sinyal-gürültü oranını</a:t>
+              <a:t>Eklips</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kolon verimliliği ile doğrusal akış hızı arasındaki ilişkiyi</a:t>
+              <a:t>Sin-periplanar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Analitin fazlar arası dağılım katsayısını</a:t>
+              <a:t>Gauche</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kütle spektrometresinde 'Base Peak' (temel pik) neyi temsil eder?</a:t>
+              <a:t>Friedel-Crafts alkillenmesinde karşılaşılan en önemli problem nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>En düşük kütle-yük oranına sahip piki</a:t>
+              <a:t>Katalizörün zehirlenmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Spektrumdaki en yüksek bağıl bolluğa sahip olan piki</a:t>
+              <a:t>Reaksiyonun tersinir olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İzotopik dağılımın ortalamasını</a:t>
+              <a:t>Polialkillenme ve karbon iskeleti düzenlenmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Moleküler iyon pikini</a:t>
+              <a:t>Elektrofilin çok zayıf olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Potansiyometride kullanılan cam elektrotun temel çalışma prensibi nedir?</a:t>
+              <a:t>Diels-Alder reaksiyonunda dien ve dienofilin geçiş hali için aşağıdakilerden hangisi doğrudur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akım-gerilim eğrisi analizi</a:t>
+              <a:t>Radikalik bir mekanizma izler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İyon seçici membran potansiyeli</a:t>
+              <a:t>Basamaklı bir süreçtir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüzey adsorpsiyonu</a:t>
+              <a:t>Senkronize (concerted) bir süreçtir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Redoks potansiyeli ölçümü</a:t>
+              <a:t>İyonik bir mekanizma izler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>E2 eliminasyon reaksiyonlarında, ayrılan grup ile beta-hidrojen atomunun konformasyonu nasıl olmalıdır?</a:t>
+              <a:t>Bir tepkimenin entalpi değişimi (ΔH) pozitifse tepkime nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Anti-periplanar</a:t>
+              <a:t>Endotermik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eklips</a:t>
+              <a:t>Ekzotermik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sin-periplanar</a:t>
+              <a:t>Nötr</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gauche</a:t>
+              <a:t>Hızlı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Florometride, floresans ışımasının uyarma ışımasından daha uzun dalga boyunda olmasının nedeni aşağıdakilerden hangisidir?</a:t>
+              <a:t>Bir alkil halojenürün SN2 reaksiyon hızını en çok düşüren faktör aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Stokes kayması (enerji kaybı)</a:t>
+              <a:t>Alfa karbonundaki sterik engel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnter-sistem geçişlerinin olmaması</a:t>
+              <a:t>Nükleofilin güçlü olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Moleküler titreşimlerin durması</a:t>
+              <a:t>Ayrılan grubun zayıf olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elektronik uyarılma enerjisinin artması</a:t>
+              <a:t>Polar protik çözücü kullanımı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>HPLC sistemlerinde 'ters faz' (reversed-phase) kromatografisinde sabit fazın özelliği nedir?</a:t>
+              <a:t>Elektrofilik aromatik sübstitüsyonda (EAS) sigma kompleksi (arenium iyonu) hakkında hangisi doğrudur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İyon değiştirici özellik</a:t>
+              <a:t>Bazik karakteri asidiktir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüksek gözenekli metalik yüzey</a:t>
+              <a:t>Aromatik karakterini kaybetmiştir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Polar ve hidrofilik</a:t>
+              <a:t>Aromatik karakteri korunur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Non-polar ve hidrofobik</a:t>
+              <a:t>Çok kararlı bir ara üründür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir analitik yöntemin 'doğruluk' (accuracy) kavramı neyi ifade eder?</a:t>
+              <a:t>Grignard reaktiflerinin karbonil bileşikleriyle verdiği tepkimelerde nükleofil olarak davranan kısım hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cihazın kalibrasyon aralığı</a:t>
+              <a:t>Halojen atomu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tekrarlanan ölçümlerin birbirine yakınlığı</a:t>
+              <a:t>Alkil grubu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yöntemin tespit edebileceği en küçük miktar</a:t>
+              <a:t>Magnezyum atomu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ölçülen değerin gerçek değere yakınlığı</a:t>
+              <a:t>Çözücü molekülü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>NMR'da spin-spin etkileşimi (coupling) sonucu oluşan sinyal yarılmasını belirleyen kural nedir?</a:t>
+              <a:t>Alkenlerin Markovnikov kuralına göre hidrohalojenlenmesi mekanizmasında ilk basamak nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>n+1 kuralı</a:t>
+              <a:t>Döngüsel iyon oluşumu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pauli dışlama ilkesi</a:t>
+              <a:t>Nükleofilik saldırı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Beer-Lambert yasası</a:t>
+              <a:t>Halojenürün ayrılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Heisenberg belirsizlik ilkesi</a:t>
+              <a:t>Protonlanma ile karbokasyon oluşumu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Coulometrik titrasyonlarda, analit miktarını belirlemek için temel alınan fiziksel büyüklük hangisidir?</a:t>
+              <a:t>E1 mekanizması için aşağıdakilerden hangisi karakteristiktir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İletkenlik değişimi</a:t>
+              <a:t>Tek basamaklıdır ve geçiş hali içerir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hacim</a:t>
+              <a:t>Güçlü baz gerektirir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Absorbans</a:t>
+              <a:t>Sterik engelleme hızı artırır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elektrik yükü (Faraday yasası)</a:t>
+              <a:t>İki basamaklıdır ve karbokasyon üzerinden yürür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki polimerizasyon yöntemlerinden hangisi 'yaşayan polimerizasyon' (living polymerization) sınıfına girer?</a:t>
+              <a:t>Aldol kondenzasyonu mekanizmasında oluşan ilk ara ürün nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Basamaklı Büyüme Polimerizasyonu</a:t>
+              <a:t>Karben</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Emülsiyon Polimerizasyonu</a:t>
+              <a:t>Enolat iyonu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atom Transfer Radikal Polimerizasyonu (ATRP)</a:t>
+              <a:t>Karbokasyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Serbest Radikal Polimerizasyonu</a:t>
+              <a:t>Enol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Polimerlerde camsı geçiş sıcaklığının (Tg) artması moleküler düzeyde temel olarak neyi ifade eder?</a:t>
+              <a:t>Oksimerkürelenme-demerkürelenme reaksiyonunun, asit katalizli hidrasyona göre avantajı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Moleküler zincir hareketliliğinin azalmasını</a:t>
+              <a:t>Daha hızlı gerçekleşmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Molekül ağırlığı dağılımının genişlemesini</a:t>
+              <a:t>Karbon iskeleti düzenlenmesinin (rearrangement) olmaması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zincir kısalmasını</a:t>
+              <a:t>Anti-Markovnikov ürünü vermesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kristalinite oranının düşmesini</a:t>
+              <a:t>Daha ucuz olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Flory-Huggins etkileşim parametresi (χ) hangi durumda polimer-çözücü karışımının termodinamik olarak uyumlu olduğunu gösterir?</a:t>
+              <a:t>Bir nükleofilik sübstitüsyon reaksiyonunda çözücü olarak DMSO (dimetilsülfoksit) kullanımı neyi destekler?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>χ = 1</a:t>
+              <a:t>E1 mekanizmasını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>χ &gt; 0.5</a:t>
+              <a:t>Radikalik sübstitüsyonu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>χ = 0</a:t>
+              <a:t>SN1 mekanizmasını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>χ &lt; 0.5</a:t>
+              <a:t>SN2 mekanizmasını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir polimerin viskoelastik davranışını tanımlamak için kullanılan 'zaman-sıcaklık süperpozisyonu' prensibi hangi bağıntıya dayanır?</a:t>
+              <a:t>FT-IR spektroskopisinde, bir bağın titreşiminin IR aktif olması için temel koşul nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arrhenius Denklemi</a:t>
+              <a:t>Molekülün dipol momentinde net bir değişim olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mark-Houwink Denklemi</a:t>
+              <a:t>Bağın sadece gerilme titreşimi yapması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Carothers Denklemi</a:t>
+              <a:t>Molekülün merkez simetriye sahip olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>WLF (Williams-Landel-Ferry) Denklemi</a:t>
+              <a:t>Molekülün polarize edilebilirliğinin değişmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi polimerlerin molekül ağırlığını tayin etmek için kullanılan mutlak (absolute) yöntemlerden biridir?</a:t>
+              <a:t>UV-Vis spektroskopisinde 'bathokromik kayma' (kırmızıya kayma) neyi ifade eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Diferansiyel Taramalı Kalorimetri (DSC)</a:t>
+              <a:t>Molar soğurma katsayısının artmasını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jel Geçirgenlik Kromatografisi (GPC)</a:t>
+              <a:t>Absorpsiyon bandının daha kısa dalga boyuna kaymasını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Işık Saçılımı (Light Scattering)</a:t>
+              <a:t>Absorbans şiddetinin azalmasını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Viskozimetri</a:t>
+              <a:t>Absorpsiyon bandının daha uzun dalga boyuna kaymasını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Friedel-Crafts alkillenmesinde karşılaşılan en önemli problem nedir?</a:t>
+              <a:t>İyonik bağlar genellikle hangi tür atomlar arasında oluşur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Katalizörün zehirlenmesi</a:t>
+              <a:t>Metal-Ametal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Reaksiyonun tersinir olması</a:t>
+              <a:t>Soygaz-Ametal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Polialkillenme ve karbon iskeleti düzenlenmesi</a:t>
+              <a:t>Ametal-Ametal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elektrofilin çok zayıf olması</a:t>
+              <a:t>Metal-Metal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Basamaklı büyüme polimerizasyonunda, polimerleşme derecesini (Xn) monomer dönüşümüne (p) bağlayan Carothers denklemine göre, tam dönüşümde (p=1) Xn değeri ne olur?</a:t>
+              <a:t>Atomik Absorpsiyon Spektroskopisinde (AAS) kimyasal girişimleri engellemek için kullanılan, analit ile reaksiyona girerek uçucu olmayan bileşik oluşturan maddelere ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>0</a:t>
+              <a:t>Taşıyıcı gazlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2</a:t>
+              <a:t>Matris modifikatörleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sonsuz</a:t>
+              <a:t>Serbest bırakıcı (releasing) maddeler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1</a:t>
+              <a:t>İyonlaştırıcı tamponlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki polimerlerden hangisi termoplastik elastomer sınıfına girer?</a:t>
+              <a:t>NMR spektroskopisinde kimyasal kayma (chemical shift) değerinin birimi aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fenol-Formaldehit reçineleri</a:t>
+              <a:t>Hertz (Hz)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Epoksi reçineleri</a:t>
+              <a:t>Dalga sayısı (cm⁻¹)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Poliüretanlar (blok kopolimerler)</a:t>
+              <a:t>PPM (milyonda bir)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Polistiren (atak)</a:t>
+              <a:t>Nanometre (nm)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir polimerin kristallenme süreciyle ilgili olarak, 'Avrami denklemi' neyi açıklar?</a:t>
+              <a:t>Kromatografik yöntemlerde 'Van Deemter Denklemi' neyi açıklar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Molekül ağırlığı dağılımını</a:t>
+              <a:t>Faz değişim sıcaklığını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kristallenme kinetiğini</a:t>
+              <a:t>Dedektörün sinyal-gürültü oranını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mekanik dayanımı</a:t>
+              <a:t>Kolon verimliliği ile doğrusal akış hızı arasındaki ilişkiyi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çözünürlük parametresini</a:t>
+              <a:t>Analitin fazlar arası dağılım katsayısını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Poli(etilen tereftalat) (PET) sentezinde kullanılan temel reaksiyon türü nedir?</a:t>
+              <a:t>Kütle spektrometresinde 'Base Peak' (temel pik) neyi temsil eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Polikondenzasyon</a:t>
+              <a:t>En düşük kütle-yük oranına sahip piki</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Anyonik polimerizasyon</a:t>
+              <a:t>Spektrumdaki en yüksek bağıl bolluğa sahip olan piki</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Açılma halkası polimerizasyonu</a:t>
+              <a:t>İzotopik dağılımın ortalamasını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Koordinasyon polimerizasyonu</a:t>
+              <a:t>Moleküler iyon pikini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Polimerlerde 'sterik engel' (steric hindrance) kavramı polimerizasyon hızını nasıl etkiler?</a:t>
+              <a:t>Potansiyometride kullanılan cam elektrotun temel çalışma prensibi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hızı değiştirmez</a:t>
+              <a:t>Akım-gerilim eğrisi analizi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece sıcaklık bağımlılığını etkiler</a:t>
+              <a:t>İyon seçici membran potansiyeli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hızı düşürür</a:t>
+              <a:t>Yüzey adsorpsiyonu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hızı artırır</a:t>
+              <a:t>Redoks potansiyeli ölçümü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ziegler-Natta katalizörlerinin polimer kimyasındaki temel işlevi nedir?</a:t>
+              <a:t>Florometride, floresans ışımasının uyarma ışımasından daha uzun dalga boyunda olmasının nedeni aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Polimerin çözünürlüğünü artırmak</a:t>
+              <a:t>Stokes kayması (enerji kaybı)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Stereospesifik polimerizasyonu sağlamak</a:t>
+              <a:t>İnter-sistem geçişlerinin olmaması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Camsı geçiş sıcaklığını düşürmek</a:t>
+              <a:t>Moleküler titreşimlerin durması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Radikal oluşumunu hızlandırmak</a:t>
+              <a:t>Elektronik uyarılma enerjisinin artması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi polimerlerin mekanik özelliklerini artırmak için kullanılan bir dolgu maddesi değildir?</a:t>
+              <a:t>HPLC sistemlerinde 'ters faz' (reversed-phase) kromatografisinde sabit fazın özelliği nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cam elyafı</a:t>
+              <a:t>İyon değiştirici özellik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Düşük yoğunluklu polietilen</a:t>
+              <a:t>Yüksek gözenekli metalik yüzey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karbon nanotüp</a:t>
+              <a:t>Polar ve hidrofilik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kalsiyum karbonat</a:t>
+              <a:t>Non-polar ve hidrofobik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Enzim kinetiğinde, substrat derişimi [S] &lt;&lt; Km olduğunda, reaksiyon hızı (v) için aşağıdakilerden hangisi doğrudur?</a:t>
+              <a:t>Bir analitik yöntemin 'doğruluk' (accuracy) kavramı neyi ifade eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Reaksiyon hızı [S]'ye göre birinci derecedendir.</a:t>
+              <a:t>Cihazın kalibrasyon aralığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Reaksiyon hızı Vmax'a eşittir.</a:t>
+              <a:t>Tekrarlanan ölçümlerin birbirine yakınlığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Reaksiyon hızı substrat derişiminden bağımsızdır.</a:t>
+              <a:t>Yöntemin tespit edebileceği en küçük miktar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Reaksiyon hızı sıfırıncı derecedendir.</a:t>
+              <a:t>Ölçülen değerin gerçek değere yakınlığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Glikoliz yolunda, fosfofruktokinaz-1 (PFK-1) enziminin allosterik inhibitörü olan molekül hangisidir?</a:t>
+              <a:t>NMR'da spin-spin etkileşimi (coupling) sonucu oluşan sinyal yarılmasını belirleyen kural nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Glikoz-6-fosfat</a:t>
+              <a:t>n+1 kuralı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fruktoz-2,6-bisfosfat</a:t>
+              <a:t>Pauli dışlama ilkesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ATP ve Sitrat</a:t>
+              <a:t>Beer-Lambert yasası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>AMP</a:t>
+              <a:t>Heisenberg belirsizlik ilkesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lineweaver-Burk grafiğinde, kompetitif olmayan (non-kompetitif) bir inhibitörün etkisiyle hangi parametre değişmez?</a:t>
+              <a:t>Coulometrik titrasyonlarda, analit miktarını belirlemek için temel alınan fiziksel büyüklük hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vmax ve Km</a:t>
+              <a:t>İletkenlik değişimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Km</a:t>
+              <a:t>Hacim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vmax</a:t>
+              <a:t>Absorbans</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Katalitik verimlilik (kcat/Km)</a:t>
+              <a:t>Elektrik yükü (Faraday yasası)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Diels-Alder reaksiyonunda dien ve dienofilin geçiş hali için aşağıdakilerden hangisi doğrudur?</a:t>
+              <a:t>pH = 3 olan bir çözeltideki [H+] derişimi kaçtır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Radikalik bir mekanizma izler</a:t>
+              <a:t>10^3 M</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Basamaklı bir süreçtir</a:t>
+              <a:t>10^-3 M</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Senkronize (concerted) bir süreçtir</a:t>
+              <a:t>0.3 M</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İyonik bir mekanizma izler</a:t>
+              <a:t>3 M</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Krebs döngüsünde (Sitrik Asit Döngüsü) doğrudan GTP veya ATP üreten basamak hangisidir?</a:t>
+              <a:t>Aşağıdaki polimerizasyon yöntemlerinden hangisi 'yaşayan polimerizasyon' (living polymerization) sınıfına girer?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Süksinil-CoA sentetaz</a:t>
+              <a:t>Basamaklı Büyüme Polimerizasyonu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İzositrat dehidrojenaz</a:t>
+              <a:t>Emülsiyon Polimerizasyonu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fumaraz</a:t>
+              <a:t>Atom Transfer Radikal Polimerizasyonu (ATRP)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alfa-ketoglutarat dehidrojenaz</a:t>
+              <a:t>Serbest Radikal Polimerizasyonu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir alkil halojenürün SN2 reaksiyon hızını en çok düşüren faktör aşağıdakilerden hangisidir?</a:t>
+              <a:t>Bir gazın basıncı ile hacmi arasındaki ilişkiyi kim tanımlamıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alfa karbonundaki sterik engel</a:t>
+              <a:t>Avogadro</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nükleofilin güçlü olması</a:t>
+              <a:t>Planck</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ayrılan grubun zayıf olması</a:t>
+              <a:t>Boyle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Polar protik çözücü kullanımı</a:t>
+              <a:t>Dalton</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elektrofilik aromatik sübstitüsyonda (EAS) sigma kompleksi (arenium iyonu) hakkında hangisi doğrudur?</a:t>
+              <a:t>Hangi madde bir 'tampon çözelti' oluşturabilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bazik karakteri asidiktir</a:t>
+              <a:t>Zayıf asit ve konjuge bazı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aromatik karakterini kaybetmiştir</a:t>
+              <a:t>Tuz ve su</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aromatik karakteri korunur</a:t>
+              <a:t>Kuvvetli asit ve kuvvetli baz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çok kararlı bir ara üründür</a:t>
+              <a:t>Sadece su</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Grignard reaktiflerinin karbonil bileşikleriyle verdiği tepkimelerde nükleofil olarak davranan kısım hangisidir?</a:t>
+              <a:t>Molekül geometrisi doğrusal olan bir yapı örneği nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halojen atomu</a:t>
+              <a:t>CH4</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alkil grubu</a:t>
+              <a:t>H2O</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Magnezyum atomu</a:t>
+              <a:t>NH3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çözücü molekülü</a:t>
+              <a:t>CO2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alkenlerin Markovnikov kuralına göre hidrohalojenlenmesi mekanizmasında ilk basamak nedir?</a:t>
+              <a:t>Valans elektronları neyi belirler?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Döngüsel iyon oluşumu</a:t>
+              <a:t>Çekirdek yapısını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nükleofilik saldırı</a:t>
+              <a:t>Nötron sayısını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halojenürün ayrılması</a:t>
+              <a:t>Kütleyi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Protonlanma ile karbokasyon oluşumu</a:t>
+              <a:t>Kimyasal özellikleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>E1 mekanizması için aşağıdakilerden hangisi karakteristiktir?</a:t>
+              <a:t>Oksidasyon-redüksiyon tepkimelerinde elektron alan maddeye ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tek basamaklıdır ve geçiş hali içerir</a:t>
+              <a:t>Çözücü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güçlü baz gerektirir</a:t>
+              <a:t>İndirgen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sterik engelleme hızı artırır</a:t>
+              <a:t>Yükseltgen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İki basamaklıdır ve karbokasyon üzerinden yürür</a:t>
+              <a:t>Katalizör</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>