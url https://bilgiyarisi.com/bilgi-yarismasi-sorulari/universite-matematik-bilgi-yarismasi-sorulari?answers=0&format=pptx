--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>V ve W, F cismi üzerinde iki vektör uzayı olsun. T: V -&gt; W bir lineer dönüşüm ise, çekirdek (ker(T)) kümesi aşağıdakilerden hangisidir?</a:t>
+              <a:t>Newton-Raphson yöntemi neyi bulmak için kullanılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>V'nin bir alt uzayıdır</a:t>
+              <a:t>Türevini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>V'nin bir alt kümesidir ancak alt uzayı değildir</a:t>
+              <a:t>İntegralini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece sıfır vektörünü içerir</a:t>
+              <a:t>Matris tersini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>W'nin bir alt uzayıdır</a:t>
+              <a:t>Fonksiyonun köklerini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>A bir matris ve λ onun bir öz değeri ise, A^k matrisinin öz değeri nedir?</a:t>
+              <a:t>Gradyan inişi (gradient descent) yönteminin amacı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>λ^k</a:t>
+              <a:t>Fonksiyonu minimize etmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>k + λ</a:t>
+              <a:t>Matris tersi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>λ / k</a:t>
+              <a:t>Kök bulmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>k * λ</a:t>
+              <a:t>Fonksiyonu maksimize etmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rank-Nullity Teoremi'ne göre, T: V -&gt; W lineer dönüşümü için aşağıdakilerden hangisi doğrud?</a:t>
+              <a:t>Runge-Kutta yöntemleri ne için kullanılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>dim(ker(T)) = dim(im(T))</a:t>
+              <a:t>İntegraller</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>dim(ker(T)) + dim(im(T)) = dim(W)</a:t>
+              <a:t>Matrisler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>dim(ker(T)) - dim(im(T)) = dim(V)</a:t>
+              <a:t>Kökler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>dim(ker(T)) + dim(im(T)) = dim(V)</a:t>
+              <a:t>Diferansiyel denklemlerin sayısal çözümü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cayley-Hamilton Teoremi'ne göre her matris neyi sağlar?</a:t>
+              <a:t>Doğrusal olmayan programlamada Karush-Kuhn-Tucker (KKT) koşulları neyi belirler?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kendi tersine eşittir</a:t>
+              <a:t>İntegral değerini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kendi transpozuna eşittir</a:t>
+              <a:t>Kökleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kendi karakteristik polinomunu sıfırlar</a:t>
+              <a:t>Matris rankını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kendi izine eşittir</a:t>
+              <a:t>Optimum çözümün varlık koşullarını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>y' + P(x)y = Q(x) formundaki birinci mertebeden lineer bir diferansiyel denklemin çözümünde kullanılan integral çarpanı nedir?</a:t>
+              <a:t>Interpolasyon yöntemlerinden Lagrange polinomunun amacı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>e^(-∫P(x)dx)</a:t>
+              <a:t>Türev almak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>e^(∫P(x)dx)</a:t>
+              <a:t>Hata azaltmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>e^(∫Q(x)dx)</a:t>
+              <a:t>Kök bulmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>∫e^(P(x))dx</a:t>
+              <a:t>Veri noktalarından fonksiyon geçirmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>y'' + ay' + by = 0 karakteristik denklemi r^2 + 4r + 4 = 0 olan bir diferansiyel denklemin genel çözümü nedir?</a:t>
+              <a:t>Sabit nokta iterasyonu x = g(x) formunda yakınsama şartı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>y = c1*e^(2x) + c2*x*e^(2x)</a:t>
+              <a:t>g'(x) = 0</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>y = c1*e^(-2x) + c2*e^(2x)</a:t>
+              <a:t>|g'(x)| &lt; 1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>y = (c1 + c2*x)*e^x</a:t>
+              <a:t>g'(x) = 1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>y = c1*e^(-2x) + c2*x*e^(-2x)</a:t>
+              <a:t>|g'(x)| &gt; 1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>y' = f(x,y) diferansiyel denkleminin bir Clairaut denklemi olması için genel formu aşağıdakilerden hangisidir?</a:t>
+              <a:t>Dinamik programlama hangi prensibe dayanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>y = xy' + f(y')</a:t>
+              <a:t>Newton yöntemi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>y' = f(x)g(y)</a:t>
+              <a:t>Bellman optimallik ilkesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>y'' + p(x)y' + q(x)y = 0</a:t>
+              <a:t>Lagrange çarpanları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>y = xf(y') + g(y')</a:t>
+              <a:t>Gauss eleme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bernoulli diferansiyel denklemi y' + P(x)y = Q(x)y^n formundadır. n=2 durumu için hangi dönüşüm denklemi lineer hale getirir?</a:t>
+              <a:t>V ve W, F cismi üzerinde iki vektör uzayı olsun. T: V -&gt; W bir lineer dönüşüm ise, çekirdek (ker(T)) kümesi aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>u = y^(-1)</a:t>
+              <a:t>V'nin bir alt uzayıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>u = y^2</a:t>
+              <a:t>V'nin bir alt kümesidir ancak alt uzayı değildir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>u = ln(y)</a:t>
+              <a:t>Sadece sıfır vektörünü içerir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>u = y^(1/2)</a:t>
+              <a:t>W'nin bir alt uzayıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Wronskian determinantı W(y1, y2) = 0 ise, y1 ve y2 fonksiyonları için ne söylenebilir?</a:t>
+              <a:t>Bir A matrisinin öz değerlerinin toplamı matrisin hangi özelliğine eşittir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lineer bağımsızdırlar</a:t>
+              <a:t>Determinant</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ortogonaldirler</a:t>
+              <a:t>Rank</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çözüm kümesi oluşturmazlar</a:t>
+              <a:t>İz (Trace)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lineer bağımlıdırlar</a:t>
+              <a:t>Norm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Laplace dönüşümü L{f'(t)} ifadesinin eşiti nedir?</a:t>
+              <a:t>Bir V vektör uzayının bir alt kümesinin 'alt uzay' olabilmesi için aşağıdaki şartlardan hangisi zorunludur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>s*F(s) - f(0)</a:t>
+              <a:t>Vektörlerin lineer bağımsız olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>s^2*F(s) - s*f(0) - f'(0)</a:t>
+              <a:t>Sıfır vektörünü içermesi ve toplama işlemi altında kapalı olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>F(s)/s</a:t>
+              <a:t>Skaler çarpma altında kapalı olmaması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>s*F(s) + f(0)</a:t>
+              <a:t>Sadece sonlu sayıda vektör içermesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>y'' + y = 0 denkleminin temel çözüm kümesi aşağıdakilerden hangisidir?</a:t>
+              <a:t>n x n boyutlu bir A matrisinin tersinin olması için öz değerleri ile ilgili aşağıdakilerden hangisi doğrudur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>{e^x, e^-x}</a:t>
+              <a:t>Tüm öz değerler 1 olmalıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>{x, 1}</a:t>
+              <a:t>Hiçbir öz değer 0 olmamalıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>{sin(x), cos(x)}</a:t>
+              <a:t>En az bir öz değer 0 olmalıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>{e^x, x*e^x}</a:t>
+              <a:t>Öz değerlerin toplamı 0 olmalıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir A matrisinin öz değerlerinin toplamı matrisin hangi özelliğine eşittir?</a:t>
+              <a:t>Doğrusal programlamada amaç fonksiyonu nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Determinant</a:t>
+              <a:t>Kısıtlar kümesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rank</a:t>
+              <a:t>En iyileştirilmek istenen lineer fonksiyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İz (Trace)</a:t>
+              <a:t>Değişken sayısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Norm</a:t>
+              <a:t>Matris</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cauchy-Euler tipi x^2*y'' + x*y' + y = 0 denkleminin çözümünde kullanılan kabul nedir?</a:t>
+              <a:t>V bir sonlu boyutlu vektör uzayı ve U, W onun alt uzayları olsun. Boyut teoremi (Dimension Theorem) için hangisi doğrudur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>y = x^m</a:t>
+              <a:t>dim(U+W) = dim(U) * dim(W)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>y = ln(x)</a:t>
+              <a:t>dim(U+W) = dim(U) + dim(W) - dim(U∩W)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>y = sin(mx)</a:t>
+              <a:t>dim(U+W) = dim(U) + dim(W) + dim(U∩W)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>y = e^(mx)</a:t>
+              <a:t>dim(U+W) = dim(U) - dim(W)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Exact (tam) diferansiyel denklem M(x,y)dx + N(x,y)dy = 0 olması için gerekli koşul nedir?</a:t>
+              <a:t>A matrisinin karakteristik polinomu p(λ) = det(A - λI) şeklinde tanımlanırsa, öz değerler nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>∂M/∂y = ∂N/∂x</a:t>
+              <a:t>A matrisinin satırlarının toplamı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>M + N = 0</a:t>
+              <a:t>p(λ) = 0 denkleminin kökleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>∂M/∂x = ∂N/∂y</a:t>
+              <a:t>p(λ) = -1 denkleminin kökleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>∂M/∂y = -∂N/∂x</a:t>
+              <a:t>p(λ) = 1 denkleminin kökleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Homojen olmayan y'' + p(x)y' + q(x)y = g(x) denkleminin özel çözümünü bulmak için kullanılan yöntem hangisidir?</a:t>
+              <a:t>Bir kümenin 'baz' (basis) oluşturması için gereken iki temel şart nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ayırılabilir değişkenler</a:t>
+              <a:t>Sadece lineer bağımsız olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karakteristik denklem</a:t>
+              <a:t>Lineer bağımsızlık ve uzayı germesi (span)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Parametrelerin değişimi yöntemi</a:t>
+              <a:t>Sadece uzayı germesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Taylor serisi açılımı</a:t>
+              <a:t>Lineer bağımlılık ve uzayı germesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>L{sin(at)} Laplace dönüşümünün sonucu nedir?</a:t>
+              <a:t>Köşegenleştirilebilir bir matris için aşağıdakilerden hangisi doğrudur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>s / (s^2 + a^2)</a:t>
+              <a:t>Matrisin determinantı 0 olmalıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>a / (s^2 + a^2)</a:t>
+              <a:t>Matrisin tüm öz değerleri karmaşık olmalıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>s / (s^2 - a^2)</a:t>
+              <a:t>Matrisin her öz değeri için geometrik katlılık, cebirsel katlılığa eşit olmalıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>a / (s^2 - a^2)</a:t>
+              <a:t>Matris simetrik olmak zorunda değildir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir diferansiyel denklemin derecesi (degree) neyi ifade eder?</a:t>
+              <a:t>V bir vektör uzayı olmak üzere, aşağıdakilerden hangisi bir 'iç çarpım' (inner product) aksiyomudur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Denklemdeki en yüksek türev mertebesini</a:t>
+              <a:t>Hepsi doğru</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>En yüksek mertebeden türevin üssünü</a:t>
+              <a:t>Pozitif tanımlılık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bağımsız değişken sayısını</a:t>
+              <a:t>Simetri (veya eşlenik simetri)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çözümdeki keyfi sabit sayısını</a:t>
+              <a:t>Lineerlik (doğrusallık)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>p bir asal sayı olmak üzere, a^p ≡ a (mod p) teoremi hangi matematikçinin adıyla anılır?</a:t>
+              <a:t>A bir matris ve λ onun bir öz değeri ise, A^k matrisinin öz değeri nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gauss</a:t>
+              <a:t>λ^k</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Euler</a:t>
+              <a:t>k + λ</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fermat</a:t>
+              <a:t>λ / k</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lagrange</a:t>
+              <a:t>k * λ</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>n &gt; 1 tam sayısı için φ(n) Euler totient fonksiyonu, n ile aralarında asal olan ve n'den küçük olan pozitif tam sayıların adedini verir. φ(12) değeri kaçtır?</a:t>
+              <a:t>Rank-Nullity Teoremi'ne göre, T: V -&gt; W lineer dönüşümü için aşağıdakilerden hangisi doğrud?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>6</a:t>
+              <a:t>dim(ker(T)) = dim(im(T))</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2</a:t>
+              <a:t>dim(ker(T)) + dim(im(T)) = dim(W)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>4</a:t>
+              <a:t>dim(ker(T)) - dim(im(T)) = dim(V)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>8</a:t>
+              <a:t>dim(ker(T)) + dim(im(T)) = dim(V)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>x^2 ≡ a (mod p) ikinci dereceden kongrüansının çözülebilir olması için Legendre sembolü (a/p) değeri ne olmalıdır?</a:t>
+              <a:t>Cayley-Hamilton Teoremi'ne göre her matris neyi sağlar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1</a:t>
+              <a:t>Kendi tersine eşittir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>0</a:t>
+              <a:t>Kendi transpozuna eşittir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2</a:t>
+              <a:t>Kendi karakteristik polinomunu sıfırlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>-1</a:t>
+              <a:t>Kendi izine eşittir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki sayılardan hangisi bir 'Mersenne asalı' değildir?</a:t>
+              <a:t>y' + P(x)y = Q(x) formundaki birinci mertebeden lineer bir diferansiyel denklemin çözümünde kullanılan integral çarpanı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>31</a:t>
+              <a:t>e^(-∫P(x)dx)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>11</a:t>
+              <a:t>e^(∫P(x)dx)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>7</a:t>
+              <a:t>e^(∫Q(x)dx)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>3</a:t>
+              <a:t>∫e^(P(x))dx</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>x ≡ 2 (mod 3), x ≡ 3 (mod 5) sisteminin [0, 15) aralığındaki çözümü nedir?</a:t>
+              <a:t>y'' + ay' + by = 0 karakteristik denklemi r^2 + 4r + 4 = 0 olan bir diferansiyel denklemin genel çözümü nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>8</a:t>
+              <a:t>y = c1*e^(2x) + c2*x*e^(2x)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>13</a:t>
+              <a:t>y = c1*e^(-2x) + c2*e^(2x)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>11</a:t>
+              <a:t>y = (c1 + c2*x)*e^x</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>5</a:t>
+              <a:t>y = c1*e^(-2x) + c2*x*e^(-2x)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir V vektör uzayının bir alt kümesinin 'alt uzay' olabilmesi için aşağıdaki şartlardan hangisi zorunludur?</a:t>
+              <a:t>Bisection (ikiye bölme) yöntemi hangi tür fonksiyonlar için çalışır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vektörlerin lineer bağımsız olması</a:t>
+              <a:t>Polinom</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sıfır vektörünü içermesi ve toplama işlemi altında kapalı olması</a:t>
+              <a:t>Sürekli ve kökün işaret değiştirdiği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Skaler çarpma altında kapalı olmaması</a:t>
+              <a:t>Lineer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece sonlu sayıda vektör içermesi</a:t>
+              <a:t>Türevlenebilir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Asal sayı teoremi (Prime Number Theorem) π(x) fonksiyonunun hangi fonksiyona asimptotik olarak yaklaştığını belirtir?</a:t>
+              <a:t>y' = f(x,y) diferansiyel denkleminin bir Clairaut denklemi olması için genel formu aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>log(x) / x</a:t>
+              <a:t>y = xy' + f(y')</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>x^2 / log(x)</a:t>
+              <a:t>y' = f(x)g(y)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>e^x / x</a:t>
+              <a:t>y'' + p(x)y' + q(x)y = 0</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>x / log(x)</a:t>
+              <a:t>y = xf(y') + g(y')</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>n! + 1 formundaki asal sayılara ne ad verilir?</a:t>
+              <a:t>Bernoulli diferansiyel denklemi y' + P(x)y = Q(x)y^n formundadır. n=2 durumu için hangi dönüşüm denklemi lineer hale getirir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lucas asalları</a:t>
+              <a:t>u = y^(-1)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Wilson asalları</a:t>
+              <a:t>u = y^2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Faktöriyel asallar</a:t>
+              <a:t>u = ln(y)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sophie Germain asalları</a:t>
+              <a:t>u = y^(1/2)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir n tam sayısının 'mükemmel sayı' olması için aşağıdakilerden hangisi sağlanmalıdır?</a:t>
+              <a:t>Wronskian determinantı W(y1, y2) = 0 ise, y1 ve y2 fonksiyonları için ne söylenebilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>φ(n) = n/2</a:t>
+              <a:t>Lineer bağımsızdırlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>σ(n) = 2n</a:t>
+              <a:t>Ortogonaldirler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>τ(n) = n</a:t>
+              <a:t>Çözüm kümesi oluşturmazlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>σ(n) = n</a:t>
+              <a:t>Lineer bağımlıdırlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>a ve b aralarında asal tam sayılar olmak üzere, ax + by = 1 denkleminin tam sayılardaki çözümünün varlığını garanti eden teorem hangisidir?</a:t>
+              <a:t>Laplace dönüşümü L{f'(t)} ifadesinin eşiti nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Quadratic Reciprocity</a:t>
+              <a:t>s*F(s) - f(0)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Wilson Teoremi</a:t>
+              <a:t>s^2*F(s) - s*f(0) - f'(0)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bézout Özdeşliği</a:t>
+              <a:t>F(s)/s</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çin Kalan Teoremi</a:t>
+              <a:t>s*F(s) + f(0)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>x^n + y^n = z^n denkleminin n &gt; 2 için tam sayı çözümü olmadığını ifade eden ünlü teorem hangisidir?</a:t>
+              <a:t>y'' + y = 0 denkleminin temel çözüm kümesi aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Goldbach Sanısı</a:t>
+              <a:t>{e^x, e^-x}</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Catalan Sanısı</a:t>
+              <a:t>{x, 1}</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fermat'nın Son Teoremi</a:t>
+              <a:t>{sin(x), cos(x)}</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Riemann Hipotezi</a:t>
+              <a:t>{e^x, x*e^x}</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>p bir asal sayı olmak üzere, (p-1)! ≡ -1 (mod p) kongrüansı hangi teorem olarak bilinir?</a:t>
+              <a:t>Cauchy-Euler tipi x^2*y'' + x*y' + y = 0 denkleminin çözümünde kullanılan kabul nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lagrange Teoremi</a:t>
+              <a:t>y = x^m</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Wilson Teoremi</a:t>
+              <a:t>y = ln(x)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fermat Teoremi</a:t>
+              <a:t>y = sin(mx)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Euler Teoremi</a:t>
+              <a:t>y = e^(mx)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi bir 'Carmichael sayısı'dır?</a:t>
+              <a:t>Exact (tam) diferansiyel denklem M(x,y)dx + N(x,y)dy = 0 olması için gerekli koşul nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>561</a:t>
+              <a:t>∂M/∂y = ∂N/∂x</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1105</a:t>
+              <a:t>M + N = 0</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2465</a:t>
+              <a:t>∂M/∂x = ∂N/∂y</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1729</a:t>
+              <a:t>∂M/∂y = -∂N/∂x</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir doğrusal programlama probleminde, uygun çözüm kümesinin (feasible region) dışbükey (convex) bir çokgen olmasının temel nedeni nedir?</a:t>
+              <a:t>Homojen olmayan y'' + p(x)y' + q(x)y = g(x) denkleminin özel çözümünü bulmak için kullanılan yöntem hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Amaç fonksiyonunun sürekli olması</a:t>
+              <a:t>Ayırılabilir değişkenler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Değişken sayısının kısıt sayısından az olması</a:t>
+              <a:t>Karakteristik denklem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kısıtların doğrusal eşitsizlikler olması</a:t>
+              <a:t>Parametrelerin değişimi yöntemi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gradyan vektörünün sabit olması</a:t>
+              <a:t>Taylor serisi açılımı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Simpleks algoritmasında, temel çözümden (basic feasible solution) bir sonraki komşu köşeye geçişi belirleyen kriter nedir?</a:t>
+              <a:t>L{sin(at)} Laplace dönüşümünün sonucu nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gölge fiyat analizi</a:t>
+              <a:t>s / (s^2 + a^2)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oran testi (ratio test)</a:t>
+              <a:t>a / (s^2 + a^2)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Duality gap analizi</a:t>
+              <a:t>s / (s^2 - a^2)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hessian matrisinin pozitif tanımlılığı</a:t>
+              <a:t>a / (s^2 - a^2)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir primal doğrusal programlama probleminin duali için aşağıdaki ifadelerden hangisi her zaman doğrudur?</a:t>
+              <a:t>Bir diferansiyel denklemin derecesi (degree) neyi ifade eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dual problemin kısıt sayısı, primalin değişken sayısından azdır</a:t>
+              <a:t>Denklemdeki en yüksek türev mertebesini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dual problemin duali, orijinal primal problemdir</a:t>
+              <a:t>En yüksek mertebeden türevin üssünü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Primalin amaç değeri, dualin amaç değerinden daima büyüktür</a:t>
+              <a:t>Bağımsız değişken sayısını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Primal sınırsızsa, dualin uygun çözümü vardır</a:t>
+              <a:t>Çözümdeki keyfi sabit sayısını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>n x n boyutlu bir A matrisinin tersinin olması için öz değerleri ile ilgili aşağıdakilerden hangisi doğrudur?</a:t>
+              <a:t>Simplex algoritması neyi çözmek için kullanılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tüm öz değerler 1 olmalıdır</a:t>
+              <a:t>Matris determinantını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiçbir öz değer 0 olmamalıdır</a:t>
+              <a:t>İntegralleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>En az bir öz değer 0 olmalıdır</a:t>
+              <a:t>Diferansiyel denklemleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Öz değerlerin toplamı 0 olmalıdır</a:t>
+              <a:t>Doğrusal programlama problemlerini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuhn-Tucker (KKT) koşulları, genel bir kısıtlı optimizasyon probleminde hangi durumu tanımlar?</a:t>
+              <a:t>p bir asal sayı olmak üzere, a^p ≡ a (mod p) teoremi hangi matematikçinin adıyla anılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğrusal programlamada simpleks adımını</a:t>
+              <a:t>Gauss</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir noktanın yerel optimum olması için gerekli şartları</a:t>
+              <a:t>Euler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dışbükey kümelerin kesişimini</a:t>
+              <a:t>Fermat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Amaç fonksiyonunun türevlenebilirliğini</a:t>
+              <a:t>Lagrange</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>V bir sonlu boyutlu vektör uzayı ve U, W onun alt uzayları olsun. Boyut teoremi (Dimension Theorem) için hangisi doğrudur?</a:t>
+              <a:t>Lagrange çarpanları yöntemi ne işe yarar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>dim(U+W) = dim(U) * dim(W)</a:t>
+              <a:t>Kök bulma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>dim(U+W) = dim(U) + dim(W) - dim(U∩W)</a:t>
+              <a:t>İntegral alma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>dim(U+W) = dim(U) + dim(W) + dim(U∩W)</a:t>
+              <a:t>Kısıtlı optimizasyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>dim(U+W) = dim(U) - dim(W)</a:t>
+              <a:t>Matris çarpımı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>A matrisinin karakteristik polinomu p(λ) = det(A - λI) şeklinde tanımlanırsa, öz değerler nedir?</a:t>
+              <a:t>Trapez kuralı ile integral hesaplamada hata neye bağlıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>A matrisinin satırlarının toplamı</a:t>
+              <a:t>Fonksiyonun derecesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>p(λ) = 0 denkleminin kökleri</a:t>
+              <a:t>Sabitler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>p(λ) = -1 denkleminin kökleri</a:t>
+              <a:t>Adım aralığı (h)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>p(λ) = 1 denkleminin kökleri</a:t>
+              <a:t>Kök sayısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir kümenin 'baz' (basis) oluşturması için gereken iki temel şart nedir?</a:t>
+              <a:t>Gauss-Seidel yöntemi neyi çözmek için kullanılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece lineer bağımsız olması</a:t>
+              <a:t>Türev</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lineer bağımsızlık ve uzayı germesi (span)</a:t>
+              <a:t>Kökler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece uzayı germesi</a:t>
+              <a:t>Lineer denklem sistemleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lineer bağımlılık ve uzayı germesi</a:t>
+              <a:t>Optimizasyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Köşegenleştirilebilir bir matris için aşağıdakilerden hangisi doğrudur?</a:t>
+              <a:t>Konveks optimizasyonun temel özelliği nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Matrisin determinantı 0 olmalıdır</a:t>
+              <a:t>Kısıt içermez</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Matrisin tüm öz değerleri karmaşık olmalıdır</a:t>
+              <a:t>Çözümü yoktur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Matrisin her öz değeri için geometrik katlılık, cebirsel katlılığa eşit olmalıdır</a:t>
+              <a:t>Sadece lineerdir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Matris simetrik olmak zorunda değildir</a:t>
+              <a:t>Yerel minimum, global minimumdur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>V bir vektör uzayı olmak üzere, aşağıdakilerden hangisi bir 'iç çarpım' (inner product) aksiyomudur?</a:t>
+              <a:t>Sayısal türev almada 'ileri fark' formülü neye eşittir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hepsi doğru</a:t>
+              <a:t>(f(x+h)-f(x-h))/2h</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pozitif tanımlılık</a:t>
+              <a:t>h*f(x)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Simetri (veya eşlenik simetri)</a:t>
+              <a:t>(f(x+h)-f(x))/h</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lineerlik (doğrusallık)</a:t>
+              <a:t>f'(x)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>