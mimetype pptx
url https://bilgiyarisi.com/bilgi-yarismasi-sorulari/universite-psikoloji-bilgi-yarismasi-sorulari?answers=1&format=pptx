--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Papez devresinin ana bileşenlerinden biri olan ve duygusal bellek ile korku koşullanmasında kritik rol oynayan 'limbik sistem' yapısı hangisidir?</a:t>
+              <a:t>Beynin duyusal bilgileri işleyen ve motor tepkileri kontrol eden en dış tabakası nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Talamus</a:t>
+              <a:t>Serebellum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Substantia Nigra</a:t>
+              <a:t>Hipotalamus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Amigdala</a:t>
+              <a:t>Serebral korteks</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pons</a:t>
+              <a:t>Talamus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,111 +1256,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Parkinson hastalığında temel patoloji, hangi bölgedeki dopaminerjik nöronların kaybı ile ilişkilidir?</a:t>
+              <a:t>Denge ve koordinasyondan sorumlu olan beyin bölgesi hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1368,57 +1368,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Substantia Nigra</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hipokampus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Amigdala</a:t>
+              <a:t>Talamus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,111 +1610,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hipokampus</a:t>
+              <a:t>Medulla</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1722,57 +1722,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Girus Singuli</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Beyincik (Serebellum)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,111 +1999,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Homeostatik süreçler, otonom sinir sistemi kontrolü ve endokrin sistemin regülasyonunda ana merkez neresidir?</a:t>
+              <a:t>Otonom sinir sisteminin 'savaş ya da kaç' tepkisini başlatan bölümü hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2111,57 +2111,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hipotalamus</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Merkezi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,111 +2235,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pons</a:t>
+              <a:t>Somatik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2347,57 +2347,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Beyin Sapı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sempatik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Talamus</a:t>
+              <a:t>Parasempatik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,111 +2742,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İki serebral hemisfer arasındaki bilgi alışverişini sağlayan ana aksonal yol (komissural lifler) hangisidir?</a:t>
+              <a:t>Nöroplastisite kavramı neyi ifade eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2854,57 +2854,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Forniks</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Beynin yapısının deneyimle değişebilme yeteneği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,111 +2978,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İç Kapsül</a:t>
+              <a:t>Nöronların ölümü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3090,57 +3090,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Korpus Kallosum</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Beynin sertleşmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bazal Ganglion</a:t>
+              <a:t>Hormonların beyne etkisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>DSM-5-TR'ye göre, 'Bipolar I Bozukluk' tanısı koyabilmek için manik bir epizodun süresi en az ne kadar olmalıdır?</a:t>
+              <a:t>Yeni anıların oluşturulmasında kritik rol oynayan beyin yapısı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,111 +3603,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>4 gün</a:t>
+              <a:t>Medulla</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3715,117 +3715,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>1 hafta</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pons</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3833,57 +3833,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>2 hafta</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hipokampus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>3 gün</a:t>
+              <a:t>Oksipital lob</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,111 +4228,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Psikanalitik terapide danışanın, geçmişindeki önemli figürlere karşı duyduğu duyguları terapiste yönlendirmesi sürecine ne ad verilir?</a:t>
+              <a:t>Bir nöronun ateşlenmesi için gereken elektriksel eşik değerine ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4340,117 +4340,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yansıtmalı özdeşim</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Eşik değeri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4458,57 +4458,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Aktarım</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dinlenim potansiyeli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Direnç</a:t>
+              <a:t>Aksiyon potansiyeli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karşı aktarım</a:t>
+              <a:t>Sinaptik boşluk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,111 +4971,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilişsel Davranışçı Terapi'de (BDT) 'otomatik düşünceleri' sorgulamak için kullanılan temel teknik aşağıdakilerden hangisidir?</a:t>
+              <a:t>Hangi nörotransmiter uyku ve ruh hali düzenlemesinde temel rol oynar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5083,57 +5083,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Paradoksal niyet</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Serotonin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,111 +5207,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Serbest çağrışım</a:t>
+              <a:t>Glutamat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5319,57 +5319,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sokratik sorgulama</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Asetilkolin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boş sandalye tekniği</a:t>
+              <a:t>Endorfin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Obsesif Kompulsif Bozukluk tedavisinde altın standart olarak kabul edilen davranışçı yöntem hangisidir?</a:t>
+              <a:t>Sağlık psikolojisinin temel odak noktası nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gevşeme eğitimi</a:t>
+              <a:t>Zeka ölçümü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,111 +5950,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aversif koşullama</a:t>
+              <a:t>Sadece akıl hastalıkları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6062,117 +6062,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sistematik duyarsızlaştırma</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Psikolojik faktörlerin fiziksel sağlığı nasıl etkilediği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6180,57 +6180,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Maruz bırakma ve tepki önleme</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Eğitimsel sorunlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,111 +6457,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Carl Rogers'ın 'Danışan Merkezli Terapi' yaklaşımında terapistin sahip olması gereken en temel özellik aşağıdakilerden hangisidir?</a:t>
+              <a:t>Psikosomatik hastalık ne anlama gelir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6569,57 +6569,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yorumlayıcı derinlik</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Psikolojik kökenli fiziksel belirtiler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Davranışsal analiz becerisi</a:t>
+              <a:t>Kaza sonucu oluşan yaralanmalar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,111 +6811,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilişsel yeniden yapılandırma</a:t>
+              <a:t>Virüs kaynaklı hastalıklar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6923,57 +6923,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Koşulsuz olumlu kabul</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Genetik bozukluklar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,111 +7200,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi 'Diyalektik Davranış Terapisi'nin (DBT) temel odak noktalarından biridir?</a:t>
+              <a:t>Stres, bağışıklık sistemini uzun vadede nasıl etkiler?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7312,117 +7312,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Duygusal düzenleme becerileri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Güçlendirir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7430,57 +7430,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Varoluşsal kaygıların çözümü</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Zayıflatır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilinçaltı çatışmaların analizi</a:t>
+              <a:t>Değiştirmez</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bireyin erken dönem şemaları</a:t>
+              <a:t>Sadece uyku düzenini bozar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,111 +7943,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>MMPI (Minnesota Çok Yönlü Kişilik Envanteri) gibi yapılandırılmış testlerde, kişinin kendini olduğundan daha iyi gösterme eğilimini ölçen geçerlilik ölçeği hangisidir?</a:t>
+              <a:t>Tip A kişilik yapısının sağlık üzerindeki en büyük riski nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8055,57 +8055,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>L ölçeği</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kalp-damar hastalıkları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Depresyon ölçeği</a:t>
+              <a:t>Hafıza güçlenmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,111 +8297,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>F ölçeği</a:t>
+              <a:t>Düşük tansiyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8409,57 +8409,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>K ölçeği</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kilo kaybı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Wernicke-Geschwind modeline göre, işitsel uyaranların anlamlandırılması için gerekli olan 'Wernicke alanı' anatomik olarak hangi lobda yer alır?</a:t>
+              <a:t>Nöronlar arasında iletişimi sağlayan kimyasal habercilere ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Frontal Lob</a:t>
+              <a:t>Hormonlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,111 +8922,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oksipital Lob</a:t>
+              <a:t>Reseptörler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9034,117 +9034,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Temporal Lob</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Enzimler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9152,57 +9152,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Paryetal Lob</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Nörotransmiterler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şizofreni tedavisinde kullanılan 'atipik antipsikotiklerin' tipik olanlara göre temel klinik avantajı nedir?</a:t>
+              <a:t>Plasebo etkisi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,111 +9547,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hızlı etki başlangıcı</a:t>
+              <a:t>Yan etki</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9659,117 +9659,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ekstrapiramidal yan etkilerin daha az görülmesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Zehirli madde</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9777,57 +9777,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sadece pozitif semptomları hedeflemeleri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İlaç olmadığı halde iyileşme beklentisiyle iyileşme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Negatif semptomlar üzerinde daha etkili olmaları</a:t>
+              <a:t>Psikolojik hastalık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,111 +10172,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gestalt terapisinde danışanın 'şimdi ve burada' farkındalığını artırmak için kullanılan ana kavram hangisidir?</a:t>
+              <a:t>Sağlıklı davranış değişikliğinde 'Değişim Aşamaları Modeli'nde ilk adım nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10284,117 +10284,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Temas (contact)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sürdürme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10402,57 +10402,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bilişsel şemalar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Düşünme öncesi (precontemplation)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bütünsel algı</a:t>
+              <a:t>Hazırlık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Direnç analizi</a:t>
+              <a:t>Eylem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Travma Sonrası Stres Bozukluğu'nda (TSSB) kullanılan 'EMDR' terapisinin temel mekanizması nedir?</a:t>
+              <a:t>Kronik ağrı yönetiminde psikolojik müdahalelerin rolü nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,111 +11033,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İlaçlı gevşeme</a:t>
+              <a:t>İlaç yerine geçme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11145,57 +11145,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İki yönlü uyarımla duyarsızlaştırma</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fiziksel tedavi yapma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,111 +11269,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Psikodinamik içgörü kazanımı</a:t>
+              <a:t>Ağrıyı tamamen silme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11381,57 +11381,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Grup dinamikleri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ağrıyla başa çıkma ve odaklanmayı azaltma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,111 +11658,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aile terapisinde 'sistemik yaklaşım' içerisinde, bir aile bireyinin semptomlarının tüm ailenin işlevsizliğini temsil etmesi durumuna ne denir?</a:t>
+              <a:t>Sosyal desteğin sağlık üzerindeki etkisi nasıldır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11770,117 +11770,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Belirlenmiş hasta (identified patient)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece yaşlılarda etkilidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11888,57 +11888,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Döngüsel nedensellik</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Olumlu ve koruyucudur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Triangülasyon</a:t>
+              <a:t>Etkisizdir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eşbiçimlilik</a:t>
+              <a:t>Stresi artırır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,111 +12401,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aaron Beck'in 'Bilişsel Üçlü' kuramına göre depresyondaki bireyin olumsuz bakış açısı neleri kapsar?</a:t>
+              <a:t>Egzersizin ruh sağlığı üzerindeki en önemli etkisi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12513,57 +12513,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Geçmiş, bugün ve yarın</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Endorfin salgılanmasıyla stresi azaltması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Korku, öfke ve suçluluk</a:t>
+              <a:t>Uyku süresini azaltması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,111 +12755,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Beden, zihin ve sosyal çevre</a:t>
+              <a:t>Zeka artışı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12867,57 +12867,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kendisi, dünya ve gelecek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İştahı kesmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hermann Ebbinghaus'un 'Unutma Eğrisi' (Forgetting Curve) çalışmasında kullandığı, anlamsız hecelerden oluşan materyallere ne ad verilir?</a:t>
+              <a:t>Sağlık inanç modeli neyi açıklar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Epizodik hatırlatıcılar</a:t>
+              <a:t>İlaçların etkisini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fonolojik döngü birimleri</a:t>
+              <a:t>Hastalıkların genetiğini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Anlamsız üçlüler (nonsense syllables)</a:t>
+              <a:t>Bireylerin neden sağlık davranışı gösterip göstermediğini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Semantik kodlama birimleri</a:t>
+              <a:t>Doktor-hasta ilişkisini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ebbinghaus'un çalışmalarında gözlemlediği, öğrenilen bilgilerin üzerinden zaman geçtikçe unutmanın hızının giderek azalması fenomenini tanımlayan kavram hangisidir?</a:t>
+              <a:t>Uyku eksikliğinin bilişsel fonksiyonlara etkisi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Negatif ivmeli unutma</a:t>
+              <a:t>Dikkat ve hafızayı olumsuz etkiler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Geriye dönük ket vurma</a:t>
+              <a:t>Yaratıcılığı artırır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Proaktif girişim</a:t>
+              <a:t>Hiçbir etkisi yoktur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sıralı konum etkisi</a:t>
+              <a:t>Zekayı artırır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Baddeley ve Hitch'in 'Çalışma Belleği' modelinde, görsel ve uzamsal bilgilerin işlendiği bileşen hangisidir?</a:t>
+              <a:t>Sağlık psikolojisinde 'öz-yeterlilik' (self-efficacy) nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Epizodik tampon</a:t>
+              <a:t>İlaç bilgisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Merkezi yürütücü</a:t>
+              <a:t>Doktora güven</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Görsel-uzamsal çizim tahtası</a:t>
+              <a:t>Bireyin sağlık davranışını sürdürebileceğine olan inancı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fonolojik döngü</a:t>
+              <a:t>Genetik sağlık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,111 +15373,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tulving'e göre, 'benim çocukluk evimdeki ilk doğum günü partim' gibi kişisel deneyimlere dayalı bellek türü hangisidir?</a:t>
+              <a:t>Beslenme alışkanlıkları ile depresyon arasında nasıl bir ilişki vardır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15485,57 +15485,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İşlemsel bellek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dengesiz beslenme riski artırır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,111 +15609,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Duyusal bellek</a:t>
+              <a:t>Sadece şeker artırır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15721,57 +15721,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Epizodik bellek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Beslenmenin etkisi yoktur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Anlamsal bellek</a:t>
+              <a:t>İlişki tesadüfidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,111 +16116,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yeni öğrenilen bir bilginin, daha önce öğrenilmiş olan eski bir bilginin hatırlanmasını zorlaştırması durumu nasıl adlandırılır?</a:t>
+              <a:t>Stres yönetimi için en etkili psikolojik tekniklerden biri hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16228,57 +16228,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İleriye ket vurma (proaktif girişim)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gevşeme egzersizleri (nefes, meditasyon)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çürüme kuramı</a:t>
+              <a:t>Daha fazla çalışma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,111 +16470,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güdülenmiş unutma</a:t>
+              <a:t>Kafein tüketimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16582,57 +16582,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Geriye ket vurma (retroaktif girişim)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İzolasyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yönetici işlevler (yürütücü işlevler), planlama, dürtü kontrolü ve kişilik bütünlüğü açısından en kritik beyin bölgesi hangisidir?</a:t>
+              <a:t>Duygusal tepkilerin (özellikle korku) işlenmesinde anahtar rol oynayan limbik sistem yapısı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,111 +16977,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Serebellum</a:t>
+              <a:t>Pons</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17089,117 +17089,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bazal Ganglionlar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Amigdala</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17207,57 +17207,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Prefrontal Korteks</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hipokampus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hipokampus</a:t>
+              <a:t>Talamus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir kişinin bisiklet sürmeyi veya piyano çalmayı hatırlaması, hangi bellek sisteminin bir parçasıdır?</a:t>
+              <a:t>Hastanede yatan hastalar için 'kontrol hissi' neden önemlidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,111 +17720,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kısa süreli bellek</a:t>
+              <a:t>Anlamsızdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17832,57 +17832,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İkonik bellek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Stresi azaltır ve iyileşmeyi hızlandırır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,111 +17956,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bildirimsel (deklaratif) bellek</a:t>
+              <a:t>Doktorları rahatsız eder</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18068,57 +18068,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İşlemsel (prosedürel) bellek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İyileşmeyi yavaşlatır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ebbinghaus'un tasarruflu öğrenme (savings method) kavramı neyi ifade eder?</a:t>
+              <a:t>Papez devresinin ana bileşenlerinden biri olan ve duygusal bellek ile korku koşullanmasında kritik rol oynayan 'limbik sistem' yapısı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,111 +18463,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Unutulan bilgilerin hipnoz yoluyla geri getirilmesi</a:t>
+              <a:t>Talamus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18575,117 +18575,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bilgiyi ilk öğrenmeye kıyasla, ikinci öğrenmede daha az deneme yapılması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Substantia Nigra</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18693,57 +18693,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bilginin bellekte depolanması için harcanan enerji miktarı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Amigdala</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bellek kapasitesinin artırılması için kullanılan stratejiler</a:t>
+              <a:t>Pons</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atkinson ve Shiffrin'in Çoklu Depo Modeli'ne göre, bilginin uzun süreli belleğe aktarılmadan önce tutulduğu 'geçici' depo hangisidir?</a:t>
+              <a:t>Wernicke-Geschwind modeline göre, işitsel uyaranların anlamlandırılması için gerekli olan 'Wernicke alanı' anatomik olarak hangi lobda yer alır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,111 +19206,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Geri çağırma belleği</a:t>
+              <a:t>Frontal Lob</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19318,117 +19318,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kısa süreli bellek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Oksipital Lob</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19436,57 +19436,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Duyusal bellek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Temporal Lob</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İşlemsel bellek</a:t>
+              <a:t>Paryetal Lob</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir kelime listesindeki ilk ve son kelimelerin, ortadakilere göre daha iyi hatırlanması hangi etki ile açıklanır?</a:t>
+              <a:t>Yönetici işlevler (yürütücü işlevler), planlama, dürtü kontrolü ve kişilik bütünlüğü açısından en kritik beyin bölgesi hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Anlamsal ağ etkisi</a:t>
+              <a:t>Serebellum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Geri getirme ipucu etkisi</a:t>
+              <a:t>Bazal Ganglionlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sıralı konum etkisi (serial position effect)</a:t>
+              <a:t>Prefrontal Korteks</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Düzeyleme etkisi (leveling effect)</a:t>
+              <a:t>Hipokampus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,111 +20574,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilginin anlamlandırılarak, mevcut şemalarla ilişkilendirilerek kodlanmasına ne ad verilir?</a:t>
+              <a:t>Görsel bilgilerin işlenmesinde 'ventral akış' (ne yolu) hangi lobda sonlanarak nesne tanıma işlevini gerçekleştirir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20686,57 +20686,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İkonik kodlama</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Temporal Lob</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,111 +20810,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bakım yinelemesi (maintenance rehearsal)</a:t>
+              <a:t>Frontal Lob</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20922,57 +20922,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ayrımsal yineleme (elaborative rehearsal)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İnsula</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Duyusal giriş</a:t>
+              <a:t>Paryetal Lob</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,111 +21317,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ebbinghaus'un unutma eğrisi deneylerinde, unutmanın en hızlı gerçekleştiği zaman dilimi hangisidir?</a:t>
+              <a:t>Kısa süreli belleğin uzun süreli belleğe dönüştürülmesinde (konsolidasyon) temel rol oynayan yapı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21429,117 +21429,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Öğrenmeden hemen sonraki ilk birkaç saat</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Girus Singuli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21547,57 +21547,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Öğrenmeden bir ay sonra</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hipokampus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Öğrenmeden bir gün sonra</a:t>
+              <a:t>Amigdala</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Öğrenmeden bir hafta sonra</a:t>
+              <a:t>Talamus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,111 +22060,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kişinin bir olayı zihninde yeniden yapılandırırken, o anki duygu durumunun hatırlamayı etkilemesine ne ad verilir?</a:t>
+              <a:t>Motor planlama ve istemli hareketlerin başlatılmasında görevli olan 'Broca alanı' beynin hangi yarım küresinde (sağ elini kullanan bireylerin %95'inde) baskındır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22172,57 +22172,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Duygu durumuna bağlı bellek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Serebral Korteks</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,111 +22296,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bağlam bağımlı bellek</a:t>
+              <a:t>Korpus Kallosum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22408,57 +22408,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İz bağımlı unutma</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sol Hemisfer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Flashbulb (flaş bellek) anısı</a:t>
+              <a:t>Sağ Hemisfer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bireyin kendi tutumlarıyla çelişen bir davranış sergilediğinde yaşadığı psikolojik gerginliği azaltma çabası hangi kuramla açıklanır?</a:t>
+              <a:t>Spasyal (mekansal) farkındalık, vücut şeması ve dikkatin yönlendirilmesi hangi beyin lobunun temel işlevidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,111 +22921,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yükleme Kuramı</a:t>
+              <a:t>Oksipital Lob</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23033,117 +23033,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Beklenti-Değer Kuramı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Paryetal Lob</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23151,57 +23151,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bilişsel Çelişki Kuramı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Frontal Lob</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sosyal Kimlik Kuramı</a:t>
+              <a:t>Temporal Lob</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tutumun duygusal, bilişsel ve davranışsal bileşenlerden oluştuğunu savunan model aşağıdakilerden hangisidir?</a:t>
+              <a:t>İstemli motor hareketlerin düzgünleştirilmesi, dengenin sağlanması ve motor öğrenmede merkezi rol oynayan yapı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elaborasyon Olasılık Modeli</a:t>
+              <a:t>Bazal Ganglionlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Planlı Davranış Teorisi</a:t>
+              <a:t>Medulla Oblongata</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İşlevsel Tutum Modeli</a:t>
+              <a:t>Talamus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tutumların Üç Bileşenli Modeli</a:t>
+              <a:t>Serebellum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bireyin kendi grubunu 'iç grup' olarak görüp diğer gruplara karşı önyargı geliştirmesini açıklayan temel sosyal psikoloji kuramı hangisidir?</a:t>
+              <a:t>Duyusal bilgilerin (koku hariç) kortekse iletilmeden önce geçtiği ana 'röle istasyonu' hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,111 +24407,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Temas Hipotezi</a:t>
+              <a:t>Epitalamus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24519,117 +24519,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sosyal Kimlik Kuramı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Subtalamus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24637,57 +24637,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Temel Yükleme Hatası</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Talamus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gerçekçi Çatışma Kuramı</a:t>
+              <a:t>Hipotalamus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Görsel bilgilerin işlenmesinde 'ventral akış' (ne yolu) hangi lobda sonlanarak nesne tanıma işlevini gerçekleştirir?</a:t>
+              <a:t>Hangi nörotransmiter eksikliği Parkinson hastalığı ile doğrudan ilişkilidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Temporal Lob</a:t>
+              <a:t>Dopamin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Frontal Lob</a:t>
+              <a:t>GABA</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnsula</a:t>
+              <a:t>Serotonin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Paryetal Lob</a:t>
+              <a:t>Asetilkolin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,111 +25775,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnsanların, bir gruba yönelik önyargılarını ifade etmek yerine, bu önyargıları dolaylı yollardan veya sosyal olarak kabul edilebilir kılıflar altında dışa vurmalarına ne ad verilir?</a:t>
+              <a:t>Parkinson hastalığında temel patoloji, hangi bölgedeki dopaminerjik nöronların kaybı ile ilişkilidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25887,57 +25887,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Örtük Önyargı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Substantia Nigra</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Açık Önyargı</a:t>
+              <a:t>Amigdala</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,111 +26129,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sosyal Baskınlık</a:t>
+              <a:t>Hipokampus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26241,57 +26241,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sembolik (Modern) Önyargı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Girus Singuli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kısa süreli belleğin uzun süreli belleğe dönüştürülmesinde (konsolidasyon) temel rol oynayan yapı hangisidir?</a:t>
+              <a:t>Beynin 'yönetici işlevlerini' (planlama, karar verme) yöneten lob hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,111 +26636,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Girus Singuli</a:t>
+              <a:t>Parietal lob</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26748,117 +26748,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hipokampus</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Temporal lob</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26866,57 +26866,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Amigdala</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Frontal lob</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Talamus</a:t>
+              <a:t>Oksipital lob</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Motor planlama ve istemli hareketlerin başlatılmasında görevli olan 'Broca alanı' beynin hangi yarım küresinde (sağ elini kullanan bireylerin %95'inde) baskındır?</a:t>
+              <a:t>Sinir sisteminde bilginin iletimini hızlandıran yağlı kılıfa ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,111 +27379,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Serebral Korteks</a:t>
+              <a:t>Akson terminali</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27491,117 +27491,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Korpus Kallosum</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Miyelin kılıf</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27609,57 +27609,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sol Hemisfer</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dendrit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sağ Hemisfer</a:t>
+              <a:t>Aksiyon potansiyeli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Spasyal (mekansal) farkındalık, vücut şeması ve dikkatin yönlendirilmesi hangi beyin lobunun temel işlevidir?</a:t>
+              <a:t>Hipotalamusun temel işlevi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,111 +28122,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oksipital Lob</a:t>
+              <a:t>Hareket koordinasyonu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28234,117 +28234,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Paryetal Lob</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Duygusal anılar oluşturmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28352,57 +28352,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Frontal Lob</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Vücudun homeostazisini (iç denge) sağlamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Temporal Lob</a:t>
+              <a:t>Görsel bilgiyi işlemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İstemli motor hareketlerin düzgünleştirilmesi, dengenin sağlanması ve motor öğrenmede merkezi rol oynayan yapı hangisidir?</a:t>
+              <a:t>Sol ve sağ beyin yarımkürelerini birbirine bağlayan sinir lifi demeti hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,111 +28865,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bazal Ganglionlar</a:t>
+              <a:t>Bazal ganglionlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28977,57 +28977,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Medulla Oblongata</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Corpus callosum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29121,91 +29121,91 @@
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>Talamus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29213,57 +29213,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Serebellum</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Beyin sapı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Duyusal bilgilerin (koku hariç) kortekse iletilmeden önce geçtiği ana 'röle istasyonu' hangisidir?</a:t>
+              <a:t>Sinaps aralığında gerçekleşen süreç nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,111 +29608,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Epitalamus</a:t>
+              <a:t>Elektriksel iletim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29720,117 +29720,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Subtalamus</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kimyasal iletim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29838,57 +29838,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Talamus</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Glikoz sentezi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hipotalamus</a:t>
+              <a:t>Hücre bölünmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>