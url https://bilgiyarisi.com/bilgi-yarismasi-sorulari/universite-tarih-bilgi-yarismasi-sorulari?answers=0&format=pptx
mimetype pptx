--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk tarih yazımında kullanılan 'tenkit' aşamasının temel amacı nedir?</a:t>
+              <a:t>Türkiye'de çok partili hayata geçiş denemelerinde yaşanan temel zorluk nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arkeolojik bulguları mitolojiyle sentezlemek</a:t>
+              <a:t>Ekonomik bolluk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarihi olayı güncel siyasetle kıyaslamak</a:t>
+              <a:t>Siyasi istikrarın çok yüksek olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eserin edebi değerini belirlemek</a:t>
+              <a:t>Demokratik kültürün yerleşme süreci</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Belgenin gerçekliğini ve güvenilirliğini sorgulamak</a:t>
+              <a:t>Sadece dış baskı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Orta Asya'dan yapılan Türk göçlerinde iklim değişikliği ve otlak arayışının dışında en belirleyici arkeolojik kanıt aşağıdakilerden hangisidir?</a:t>
+              <a:t>1946'da kurulan Demokrat Parti'nin siyasi tarihimizdeki önemi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarım aletlerinin formundaki değişim</a:t>
+              <a:t>Tek parti iktidarına son veren ilk muhalefet hareketi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Demir işleme teknolojisinin yayılımı</a:t>
+              <a:t>Komünist bir parti olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şehir surlarının mimari yapısı</a:t>
+              <a:t>Padişahçı bir parti olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yazılı tabletlerin benzerliği</a:t>
+              <a:t>Sadece askeri bir parti olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İskit (Saka) kültürünün en belirgin sanatsal yansıması olarak kabul edilen üslup hangisidir?</a:t>
+              <a:t>Türkiye'nin NATO'ya girişi (1952) hangi dönemin bir sonucudur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İslam hat sanatı</a:t>
+              <a:t>Sadece ekonomik beklenti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Geometrik süslemeler</a:t>
+              <a:t>İkinci Dünya Savaşı'na katılma isteği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hayvan üslubu</a:t>
+              <a:t>Soğuk Savaş ve güvenlik arayışı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mimari rölyefler</a:t>
+              <a:t>Ortadoğu hakimiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hun hükümdarı Mete Han'ın ordu teşkilatında kullandığı 'onlu sistemin' Türk devlet geleneğindeki temel işlevi nedir?</a:t>
+              <a:t>Günümüz Türkiye'sinin 'Yumuşak Güç' (Soft Power) kullanımı neyi ifade eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Merkezi otoritenin hiyerarşik kontrolü</a:t>
+              <a:t>Sadece askeri güç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vergi toplama kolaylığı</a:t>
+              <a:t>Kültürel ve diplomatik etkileşimle nüfuz kazanmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarım arazilerinin paylaşımı</a:t>
+              <a:t>Yalnızlaşma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ticaret yollarının güvenliği</a:t>
+              <a:t>Ekonomik yaptırım</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarihsel belgelerde İskitlerin 'bozkırın kuyumcuları' olarak adlandırılmasının temel nedeni nedir?</a:t>
+              <a:t>Türkiye'nin Avrupa Birliği üyelik sürecinin temel amacı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Altın madenlerini işletmeleri</a:t>
+              <a:t>Avrupa'yı yönetmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ticarette altın para kullanmaları</a:t>
+              <a:t>Sınırları kaldırmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mücevher ihracatı yapmaları</a:t>
+              <a:t>Siyasi, ekonomik ve hukuki standartları yükseltmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Altın işlemeciliğindeki ustalıkları</a:t>
+              <a:t>Sadece para yardımı almak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk tarih yazımında 'dış kaynaklar' (Çin yıllıklarından gelen bilgiler) neden eleştirel süzgeçten geçirilmelidir?</a:t>
+              <a:t>Çok partili demokrasiye geçişte 'Demokratikleşme' sürecinin en büyük sınavı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece ekonomik veriler içerirler</a:t>
+              <a:t>Tek parti yönetimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkçe çevirileri yetersizdir</a:t>
+              <a:t>Siyasi istikrar ve uzlaşma kültürü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çin kaynakları tamamen hayal ürünüdür</a:t>
+              <a:t>Partilerin kapatılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siyasi önyargı içerebilirler</a:t>
+              <a:t>Seçimlerin yapılmaması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hunların Avrupa'ya doğru ilerlemesiyle tetiklenen 'Kavimler Göçü'nün sonuçlarından hangisi tarihsel bir dönüm noktasıdır?</a:t>
+              <a:t>Türkiye'nin 'Bölgesel Güç' olma iddiası neye dayanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Orta Çağ'da feodalizmin zayıflaması</a:t>
+              <a:t>Jeopolitik konum ve stratejik dış politika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hristiyanlığın doğuşu</a:t>
+              <a:t>İçe kapanık ekonomi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Roma İmparatorluğu'nun parçalanması</a:t>
+              <a:t>Sadece tarım</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İpek Yolu'nun kapanması</a:t>
+              <a:t>Askeri işgal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arkeolojik kazılarda bulunan 'Kurgan' adı verilen mezarların Türk tarihine en büyük katkısı nedir?</a:t>
+              <a:t>1960 darbesinin Türk demokrasi tarihine etkisi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sosyal tabakalaşma hakkında bilgi vermesi</a:t>
+              <a:t>Demokratik süreci kesintiye uğratması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şehirleşme oranını göstermesi</a:t>
+              <a:t>Ekonomiyi düzeltmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dini ibadet mekanlarını kanıtlaması</a:t>
+              <a:t>Demokrasiyi güçlendirmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yazılı yasaların bulunması</a:t>
+              <a:t>Siyasi partileri bitirmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türklerin Orta Asya'dan göç etme nedenleri arasında aşağıdakilerden hangisi doğrudan etkili değildir?</a:t>
+              <a:t>Türkiye'nin günümüzdeki 'Dış politika' vizyonu nasıl tanımlanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deniz ticaretine duyulan ilgi</a:t>
+              <a:t>Pasif</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çin baskısı</a:t>
+              <a:t>Yalnızlaşmacı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kabileler arası çatışmalar</a:t>
+              <a:t>Çok boyutlu ve proaktif</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuraklık ve mera yetersizliği</a:t>
+              <a:t>Sadece Batı odaklı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İskitler ile ilgili en önemli arkeolojik bulgu olan 'Altın Elbiseli Adam' hangi coğrafyada bulunmuştur?</a:t>
+              <a:t>Türkiye'nin 'Türk Devletleri Teşkilatı'ndaki rolü nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Moğolistan</a:t>
+              <a:t>Sadece ticaret</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kazakistan (Issık Kurganı)</a:t>
+              <a:t>Askeri müttefiklik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kırım</a:t>
+              <a:t>Ülkeleri yönetmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Altay Dağları</a:t>
+              <a:t>Kültürel ve siyasi entegrasyonu desteklemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk tarih yazımında 'anakronizm' hatası ne anlama gelir?</a:t>
+              <a:t>1980 sonrası Türkiye'nin ekonomik model değişikliği nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Geçmişteki bir olayı bugünün değer yargılarıyla değerlendirmek</a:t>
+              <a:t>Tarım ekonomisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarihi kronolojik sırayla yazmamak</a:t>
+              <a:t>İhracata dayalı serbest piyasa ekonomisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece zaferlere odaklanmak</a:t>
+              <a:t>Kapalı ekonomi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Belge kullanmadan yazmak</a:t>
+              <a:t>Tam devletçilik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Asya Hun Devleti'nin devlet teşkilatlanmasındaki 'ikili teşkilat' sistemi neyi amaçlamıştır?</a:t>
+              <a:t>Türkiye'nin 'Enerji Koridoru' olma stratejisinin amacı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vergileri azaltmak</a:t>
+              <a:t>Küresel enerji arzında kilit rol oynamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Geniş toprakların yönetimini kolaylaştırmak</a:t>
+              <a:t>Komşularla kavga etmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hanedan üyelerini uzaklaştırmak</a:t>
+              <a:t>Petrolü saklamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dini işleri ayırmak</a:t>
+              <a:t>Sadece elektrik üretmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk tarih yazımında 'sözlü kültürün' önemi nedir?</a:t>
+              <a:t>Türkiye'deki 'Demokratikleşme paketleri' neyi amaçlar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daha objektif olması</a:t>
+              <a:t>Yabancıları çıkarmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yazılı belgelerden daha eski olması</a:t>
+              <a:t>Sadece vergi toplamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Toplumsal hafızayı taşıyıcı olması</a:t>
+              <a:t>Askeri gücü artırmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece hükümdarları anlatması</a:t>
+              <a:t>İnsan haklarını ve hukukun üstünlüğünü güçlendirmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Göçebe Türk toplumlarında 'yurt' kavramı neyi ifade eder?</a:t>
+              <a:t>Türkiye'nin BM (Birleşmiş Milletler) nezdindeki 'Dünya beşten büyüktür' söyleminin anlamı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Devletin başkenti</a:t>
+              <a:t>Savaş ilanı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sınır bölgesi</a:t>
+              <a:t>Küresel yönetimde adalet ve reform talebi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kutsal dağ</a:t>
+              <a:t>Üyelikten ayrılma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Taşınabilir konut (çadır)</a:t>
+              <a:t>BM'yi kapatma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İskitlerin ordu yapısında en dikkat çeken unsur hangisidir?</a:t>
+              <a:t>Çok partili hayatta 'Siyasi Uzlaşma' neden önemlidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deniz kuvvetleri</a:t>
+              <a:t>Dış güçleri ikna etmek için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kale kuşatma uzmanları</a:t>
+              <a:t>Sadece seçim kazanmak için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ağır piyade birlikleri</a:t>
+              <a:t>Parti kapatmak için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atlı okçu birlikleri</a:t>
+              <a:t>İstikrarlı yönetim ve toplumsal barış için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Orhun Abideleri'nin Türk tarih yazımı açısından en önemli özelliği nedir?</a:t>
+              <a:t>Türk tarih yazımında kullanılan 'tenkit' aşamasının temel amacı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk adının geçtiği ilk yazılı metin olması</a:t>
+              <a:t>Arkeolojik bulguları mitolojiyle sentezlemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İslamiyet öncesi Türk devlet anlayışını anlatması</a:t>
+              <a:t>Tarihi olayı güncel siyasetle kıyaslamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dini kuralları belirlemesi</a:t>
+              <a:t>Eserin edebi değerini belirlemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çin ile yapılan ticaret antlaşmalarını içermesi</a:t>
+              <a:t>Belgenin gerçekliğini ve güvenilirliğini sorgulamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uygurların yerleşik hayata geçişinin toplumsal yapıdaki en büyük etkisi nedir?</a:t>
+              <a:t>Orta Asya'dan yapılan Türk göçlerinde iklim değişikliği ve otlak arayışının dışında en belirleyici arkeolojik kanıt aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mimari ve tarımsal faaliyetlerin gelişmesi</a:t>
+              <a:t>Tarım aletlerinin formundaki değişim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çin ile ticaretin durması</a:t>
+              <a:t>Demir işleme teknolojisinin yayılımı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Göçebe geleneğin tamamen yok olması</a:t>
+              <a:t>Şehir surlarının mimari yapısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Askeri gücün azalması</a:t>
+              <a:t>Yazılı tabletlerin benzerliği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Göktürklerde 'Kut' inancı neyi ifade eder?</a:t>
+              <a:t>İskit (Saka) kültürünün en belirgin sanatsal yansıması olarak kabul edilen üslup hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ölümden sonraki yaşam</a:t>
+              <a:t>İslam hat sanatı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kabilelerin birleşmesi</a:t>
+              <a:t>Geometrik süslemeler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hükümdarlığın Tanrı tarafından verildiği inancı</a:t>
+              <a:t>Hayvan üslubu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğa ruhlarına saygı</a:t>
+              <a:t>Mimari rölyefler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uygurların kullandığı 'Bögü Kağan' döneminde kabul edilen din hangisidir?</a:t>
+              <a:t>Hun hükümdarı Mete Han'ın ordu teşkilatında kullandığı 'onlu sistemin' Türk devlet geleneğindeki temel işlevi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İslamiyet</a:t>
+              <a:t>Merkezi otoritenin hiyerarşik kontrolü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Maniheizm</a:t>
+              <a:t>Vergi toplama kolaylığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nesturilik</a:t>
+              <a:t>Tarım arazilerinin paylaşımı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Budizm</a:t>
+              <a:t>Ticaret yollarının güvenliği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Göktürk yazıtlarının okunması hangi araştırmacı tarafından gerçekleştirilmiştir?</a:t>
+              <a:t>Tarihsel belgelerde İskitlerin 'bozkırın kuyumcuları' olarak adlandırılmasının temel nedeni nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halil İnalcık</a:t>
+              <a:t>Altın madenlerini işletmeleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arminius Vambery</a:t>
+              <a:t>Ticarette altın para kullanmaları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Wilhelm Thomsen</a:t>
+              <a:t>Mücevher ihracatı yapmaları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zeki Velidi Togan</a:t>
+              <a:t>Altın işlemeciliğindeki ustalıkları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uygur mimarisinde görülen 'Stupa' benzeri yapılar hangi dinin etkisidir?</a:t>
+              <a:t>Türk tarih yazımında 'dış kaynaklar' (Çin yıllıklarından gelen bilgiler) neden eleştirel süzgeçten geçirilmelidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şamanizm</a:t>
+              <a:t>Sadece ekonomik veriler içerirler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hristiyanlık</a:t>
+              <a:t>Türkçe çevirileri yetersizdir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Maniheizm</a:t>
+              <a:t>Çin kaynakları tamamen hayal ürünüdür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Budizm</a:t>
+              <a:t>Siyasi önyargı içerebilirler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Göktürk devletinin yıkılmasında etkili olan temel iç faktör nedir?</a:t>
+              <a:t>Hunların Avrupa'ya doğru ilerlemesiyle tetiklenen 'Kavimler Göçü'nün sonuçlarından hangisi tarihsel bir dönüm noktasıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Din değişikliği</a:t>
+              <a:t>Orta Çağ'da feodalizmin zayıflaması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yerleşik hayata geçiş</a:t>
+              <a:t>Hristiyanlığın doğuşu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kabileler arası rekabet</a:t>
+              <a:t>Roma İmparatorluğu'nun parçalanması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ticaret yollarının değişmesi</a:t>
+              <a:t>İpek Yolu'nun kapanması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uygurların kağıt ve matbaayı kullanmasının Türk kültürüne en büyük katkısı nedir?</a:t>
+              <a:t>Arkeolojik kazılarda bulunan 'Kurgan' adı verilen mezarların Türk tarihine en büyük katkısı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dini metinlerin kopyalanması</a:t>
+              <a:t>Sosyal tabakalaşma hakkında bilgi vermesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Edebiyatın ve bilginin yaygınlaşması</a:t>
+              <a:t>Şehirleşme oranını göstermesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Askeri emirlerin hızlanması</a:t>
+              <a:t>Dini ibadet mekanlarını kanıtlaması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ticari kayıtların kolay tutulması</a:t>
+              <a:t>Yazılı yasaların bulunması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Göktürklerde 'Töre' neyi temsil eder?</a:t>
+              <a:t>Türklerin Orta Asya'dan göç etme nedenleri arasında aşağıdakilerden hangisi doğrudan etkili değildir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dini ayinleri</a:t>
+              <a:t>Deniz ticaretine duyulan ilgi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yazılı olmayan örfi hukuk kurallarını</a:t>
+              <a:t>Çin baskısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hükümdarın keyfi kararlarını</a:t>
+              <a:t>Kabileler arası çatışmalar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Askeri rütbeleri</a:t>
+              <a:t>Kuraklık ve mera yetersizliği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uygur Devleti'nin başkenti olan 'Karabalgasun' şehri hangi bölgededir?</a:t>
+              <a:t>İskitler ile ilgili en önemli arkeolojik bulgu olan 'Altın Elbiseli Adam' hangi coğrafyada bulunmuştur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ötüken</a:t>
+              <a:t>Moğolistan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Orhun Vadisi</a:t>
+              <a:t>Kazakistan (Issık Kurganı)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fergana</a:t>
+              <a:t>Kırım</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarım Havzası</a:t>
+              <a:t>Altay Dağları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>