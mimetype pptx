--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk tarih yazımında kullanılan 'tenkit' aşamasının temel amacı nedir?</a:t>
+              <a:t>Türkiye'de çok partili hayata geçiş denemelerinde yaşanan temel zorluk nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arkeolojik bulguları mitolojiyle sentezlemek</a:t>
+              <a:t>Ekonomik bolluk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,111 +5950,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarihi olayı güncel siyasetle kıyaslamak</a:t>
+              <a:t>Siyasi istikrarın çok yüksek olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6062,117 +6062,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Eserin edebi değerini belirlemek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Demokratik kültürün yerleşme süreci</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6180,57 +6180,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Belgenin gerçekliğini ve güvenilirliğini sorgulamak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece dış baskı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,111 +6457,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Orta Asya'dan yapılan Türk göçlerinde iklim değişikliği ve otlak arayışının dışında en belirleyici arkeolojik kanıt aşağıdakilerden hangisidir?</a:t>
+              <a:t>1946'da kurulan Demokrat Parti'nin siyasi tarihimizdeki önemi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6569,117 +6569,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tarım aletlerinin formundaki değişim</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tek parti iktidarına son veren ilk muhalefet hareketi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6687,57 +6687,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Demir işleme teknolojisinin yayılımı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Komünist bir parti olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şehir surlarının mimari yapısı</a:t>
+              <a:t>Padişahçı bir parti olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yazılı tabletlerin benzerliği</a:t>
+              <a:t>Sadece askeri bir parti olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İskit (Saka) kültürünün en belirgin sanatsal yansıması olarak kabul edilen üslup hangisidir?</a:t>
+              <a:t>Türkiye'nin NATO'ya girişi (1952) hangi dönemin bir sonucudur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İslam hat sanatı</a:t>
+              <a:t>Sadece ekonomik beklenti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Geometrik süslemeler</a:t>
+              <a:t>İkinci Dünya Savaşı'na katılma isteği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hayvan üslubu</a:t>
+              <a:t>Soğuk Savaş ve güvenlik arayışı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mimari rölyefler</a:t>
+              <a:t>Ortadoğu hakimiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,111 +7943,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hun hükümdarı Mete Han'ın ordu teşkilatında kullandığı 'onlu sistemin' Türk devlet geleneğindeki temel işlevi nedir?</a:t>
+              <a:t>Günümüz Türkiye'sinin 'Yumuşak Güç' (Soft Power) kullanımı neyi ifade eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8055,117 +8055,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Merkezi otoritenin hiyerarşik kontrolü</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece askeri güç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8173,57 +8173,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Vergi toplama kolaylığı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kültürel ve diplomatik etkileşimle nüfuz kazanmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarım arazilerinin paylaşımı</a:t>
+              <a:t>Yalnızlaşma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ticaret yollarının güvenliği</a:t>
+              <a:t>Ekonomik yaptırım</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarihsel belgelerde İskitlerin 'bozkırın kuyumcuları' olarak adlandırılmasının temel nedeni nedir?</a:t>
+              <a:t>Türkiye'nin Avrupa Birliği üyelik sürecinin temel amacı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Altın madenlerini işletmeleri</a:t>
+              <a:t>Avrupa'yı yönetmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,111 +9665,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ticarette altın para kullanmaları</a:t>
+              <a:t>Sınırları kaldırmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9777,117 +9777,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mücevher ihracatı yapmaları</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Siyasi, ekonomik ve hukuki standartları yükseltmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9895,57 +9895,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Altın işlemeciliğindeki ustalıkları</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece para yardımı almak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk tarih yazımında 'dış kaynaklar' (Çin yıllıklarından gelen bilgiler) neden eleştirel süzgeçten geçirilmelidir?</a:t>
+              <a:t>Çok partili demokrasiye geçişte 'Demokratikleşme' sürecinin en büyük sınavı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,111 +10290,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece ekonomik veriler içerirler</a:t>
+              <a:t>Tek parti yönetimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10402,57 +10402,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Türkçe çevirileri yetersizdir</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Siyasi istikrar ve uzlaşma kültürü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,111 +10526,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çin kaynakları tamamen hayal ürünüdür</a:t>
+              <a:t>Partilerin kapatılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10638,57 +10638,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Siyasi önyargı içerebilirler</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Seçimlerin yapılmaması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,111 +10915,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hunların Avrupa'ya doğru ilerlemesiyle tetiklenen 'Kavimler Göçü'nün sonuçlarından hangisi tarihsel bir dönüm noktasıdır?</a:t>
+              <a:t>Türkiye'nin 'Bölgesel Güç' olma iddiası neye dayanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11027,57 +11027,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Orta Çağ'da feodalizmin zayıflaması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Jeopolitik konum ve stratejik dış politika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,111 +11151,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hristiyanlığın doğuşu</a:t>
+              <a:t>İçe kapanık ekonomi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11263,57 +11263,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Roma İmparatorluğu'nun parçalanması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece tarım</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İpek Yolu'nun kapanması</a:t>
+              <a:t>Askeri işgal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arkeolojik kazılarda bulunan 'Kurgan' adı verilen mezarların Türk tarihine en büyük katkısı nedir?</a:t>
+              <a:t>1960 darbesinin Türk demokrasi tarihine etkisi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sosyal tabakalaşma hakkında bilgi vermesi</a:t>
+              <a:t>Demokratik süreci kesintiye uğratması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şehirleşme oranını göstermesi</a:t>
+              <a:t>Ekonomiyi düzeltmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dini ibadet mekanlarını kanıtlaması</a:t>
+              <a:t>Demokrasiyi güçlendirmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yazılı yasaların bulunması</a:t>
+              <a:t>Siyasi partileri bitirmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,111 +12401,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türklerin Orta Asya'dan göç etme nedenleri arasında aşağıdakilerden hangisi doğrudan etkili değildir?</a:t>
+              <a:t>Türkiye'nin günümüzdeki 'Dış politika' vizyonu nasıl tanımlanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12513,57 +12513,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Deniz ticaretine duyulan ilgi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pasif</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,111 +12637,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çin baskısı</a:t>
+              <a:t>Yalnızlaşmacı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12749,57 +12749,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kabileler arası çatışmalar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çok boyutlu ve proaktif</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuraklık ve mera yetersizliği</a:t>
+              <a:t>Sadece Batı odaklı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İskitler ile ilgili en önemli arkeolojik bulgu olan 'Altın Elbiseli Adam' hangi coğrafyada bulunmuştur?</a:t>
+              <a:t>Türkiye'nin 'Türk Devletleri Teşkilatı'ndaki rolü nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,111 +13262,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Moğolistan</a:t>
+              <a:t>Sadece ticaret</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13374,57 +13374,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kazakistan (Issık Kurganı)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Askeri müttefiklik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,111 +13498,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kırım</a:t>
+              <a:t>Ülkeleri yönetmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13610,57 +13610,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Altay Dağları</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kültürel ve siyasi entegrasyonu desteklemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,111 +13887,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk tarih yazımında 'anakronizm' hatası ne anlama gelir?</a:t>
+              <a:t>1980 sonrası Türkiye'nin ekonomik model değişikliği nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13999,117 +13999,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Geçmişteki bir olayı bugünün değer yargılarıyla değerlendirmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tarım ekonomisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14117,57 +14117,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tarihi kronolojik sırayla yazmamak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İhracata dayalı serbest piyasa ekonomisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece zaferlere odaklanmak</a:t>
+              <a:t>Kapalı ekonomi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Belge kullanmadan yazmak</a:t>
+              <a:t>Tam devletçilik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,111 +14630,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Asya Hun Devleti'nin devlet teşkilatlanmasındaki 'ikili teşkilat' sistemi neyi amaçlamıştır?</a:t>
+              <a:t>Türkiye'nin 'Enerji Koridoru' olma stratejisinin amacı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14742,117 +14742,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Vergileri azaltmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Küresel enerji arzında kilit rol oynamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14860,57 +14860,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Geniş toprakların yönetimini kolaylaştırmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Komşularla kavga etmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hanedan üyelerini uzaklaştırmak</a:t>
+              <a:t>Petrolü saklamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dini işleri ayırmak</a:t>
+              <a:t>Sadece elektrik üretmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk tarih yazımında 'sözlü kültürün' önemi nedir?</a:t>
+              <a:t>Türkiye'deki 'Demokratikleşme paketleri' neyi amaçlar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daha objektif olması</a:t>
+              <a:t>Yabancıları çıkarmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,111 +15609,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yazılı belgelerden daha eski olması</a:t>
+              <a:t>Sadece vergi toplamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15721,117 +15721,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Toplumsal hafızayı taşıyıcı olması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Askeri gücü artırmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15839,57 +15839,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sadece hükümdarları anlatması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İnsan haklarını ve hukukun üstünlüğünü güçlendirmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Göçebe Türk toplumlarında 'yurt' kavramı neyi ifade eder?</a:t>
+              <a:t>Türkiye'nin BM (Birleşmiş Milletler) nezdindeki 'Dünya beşten büyüktür' söyleminin anlamı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,111 +16234,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Devletin başkenti</a:t>
+              <a:t>Savaş ilanı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16346,57 +16346,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sınır bölgesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Küresel yönetimde adalet ve reform talebi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,111 +16470,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kutsal dağ</a:t>
+              <a:t>Üyelikten ayrılma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16582,57 +16582,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Taşınabilir konut (çadır)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>BM'yi kapatma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İskitlerin ordu yapısında en dikkat çeken unsur hangisidir?</a:t>
+              <a:t>Çok partili hayatta 'Siyasi Uzlaşma' neden önemlidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deniz kuvvetleri</a:t>
+              <a:t>Dış güçleri ikna etmek için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kale kuşatma uzmanları</a:t>
+              <a:t>Sadece seçim kazanmak için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ağır piyade birlikleri</a:t>
+              <a:t>Parti kapatmak için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atlı okçu birlikleri</a:t>
+              <a:t>İstikrarlı yönetim ve toplumsal barış için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,111 +18345,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Orhun Abideleri'nin Türk tarih yazımı açısından en önemli özelliği nedir?</a:t>
+              <a:t>Türk tarih yazımında kullanılan 'tenkit' aşamasının temel amacı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18457,57 +18457,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Türk adının geçtiği ilk yazılı metin olması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Arkeolojik bulguları mitolojiyle sentezlemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İslamiyet öncesi Türk devlet anlayışını anlatması</a:t>
+              <a:t>Tarihi olayı güncel siyasetle kıyaslamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,111 +18699,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dini kuralları belirlemesi</a:t>
+              <a:t>Eserin edebi değerini belirlemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18811,57 +18811,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çin ile yapılan ticaret antlaşmalarını içermesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Belgenin gerçekliğini ve güvenilirliğini sorgulamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,111 +19088,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uygurların yerleşik hayata geçişinin toplumsal yapıdaki en büyük etkisi nedir?</a:t>
+              <a:t>Orta Asya'dan yapılan Türk göçlerinde iklim değişikliği ve otlak arayışının dışında en belirleyici arkeolojik kanıt aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19200,117 +19200,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mimari ve tarımsal faaliyetlerin gelişmesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tarım aletlerinin formundaki değişim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19318,57 +19318,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çin ile ticaretin durması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Demir işleme teknolojisinin yayılımı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Göçebe geleneğin tamamen yok olması</a:t>
+              <a:t>Şehir surlarının mimari yapısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Askeri gücün azalması</a:t>
+              <a:t>Yazılı tabletlerin benzerliği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Göktürklerde 'Kut' inancı neyi ifade eder?</a:t>
+              <a:t>İskit (Saka) kültürünün en belirgin sanatsal yansıması olarak kabul edilen üslup hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ölümden sonraki yaşam</a:t>
+              <a:t>İslam hat sanatı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kabilelerin birleşmesi</a:t>
+              <a:t>Geometrik süslemeler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hükümdarlığın Tanrı tarafından verildiği inancı</a:t>
+              <a:t>Hayvan üslubu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğa ruhlarına saygı</a:t>
+              <a:t>Mimari rölyefler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,111 +20574,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uygurların kullandığı 'Bögü Kağan' döneminde kabul edilen din hangisidir?</a:t>
+              <a:t>Hun hükümdarı Mete Han'ın ordu teşkilatında kullandığı 'onlu sistemin' Türk devlet geleneğindeki temel işlevi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20686,117 +20686,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İslamiyet</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Merkezi otoritenin hiyerarşik kontrolü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20804,57 +20804,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Maniheizm</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Vergi toplama kolaylığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nesturilik</a:t>
+              <a:t>Tarım arazilerinin paylaşımı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Budizm</a:t>
+              <a:t>Ticaret yollarının güvenliği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Göktürk yazıtlarının okunması hangi araştırmacı tarafından gerçekleştirilmiştir?</a:t>
+              <a:t>Tarihsel belgelerde İskitlerin 'bozkırın kuyumcuları' olarak adlandırılmasının temel nedeni nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halil İnalcık</a:t>
+              <a:t>Altın madenlerini işletmeleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,111 +21553,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arminius Vambery</a:t>
+              <a:t>Ticarette altın para kullanmaları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21665,117 +21665,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Wilhelm Thomsen</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mücevher ihracatı yapmaları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21783,57 +21783,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Zeki Velidi Togan</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Altın işlemeciliğindeki ustalıkları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uygur mimarisinde görülen 'Stupa' benzeri yapılar hangi dinin etkisidir?</a:t>
+              <a:t>Türk tarih yazımında 'dış kaynaklar' (Çin yıllıklarından gelen bilgiler) neden eleştirel süzgeçten geçirilmelidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şamanizm</a:t>
+              <a:t>Sadece ekonomik veriler içerirler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hristiyanlık</a:t>
+              <a:t>Türkçe çevirileri yetersizdir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Maniheizm</a:t>
+              <a:t>Çin kaynakları tamamen hayal ürünüdür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Budizm</a:t>
+              <a:t>Siyasi önyargı içerebilirler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Göktürk devletinin yıkılmasında etkili olan temel iç faktör nedir?</a:t>
+              <a:t>Hunların Avrupa'ya doğru ilerlemesiyle tetiklenen 'Kavimler Göçü'nün sonuçlarından hangisi tarihsel bir dönüm noktasıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Din değişikliği</a:t>
+              <a:t>Orta Çağ'da feodalizmin zayıflaması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yerleşik hayata geçiş</a:t>
+              <a:t>Hristiyanlığın doğuşu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kabileler arası rekabet</a:t>
+              <a:t>Roma İmparatorluğu'nun parçalanması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ticaret yollarının değişmesi</a:t>
+              <a:t>İpek Yolu'nun kapanması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,111 +23546,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uygurların kağıt ve matbaayı kullanmasının Türk kültürüne en büyük katkısı nedir?</a:t>
+              <a:t>Arkeolojik kazılarda bulunan 'Kurgan' adı verilen mezarların Türk tarihine en büyük katkısı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23658,117 +23658,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dini metinlerin kopyalanması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sosyal tabakalaşma hakkında bilgi vermesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23776,57 +23776,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Edebiyatın ve bilginin yaygınlaşması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Şehirleşme oranını göstermesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Askeri emirlerin hızlanması</a:t>
+              <a:t>Dini ibadet mekanlarını kanıtlaması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ticari kayıtların kolay tutulması</a:t>
+              <a:t>Yazılı yasaların bulunması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,111 +24289,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Göktürklerde 'Töre' neyi temsil eder?</a:t>
+              <a:t>Türklerin Orta Asya'dan göç etme nedenleri arasında aşağıdakilerden hangisi doğrudan etkili değildir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24401,117 +24401,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dini ayinleri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Deniz ticaretine duyulan ilgi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24519,57 +24519,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yazılı olmayan örfi hukuk kurallarını</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çin baskısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hükümdarın keyfi kararlarını</a:t>
+              <a:t>Kabileler arası çatışmalar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Askeri rütbeleri</a:t>
+              <a:t>Kuraklık ve mera yetersizliği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uygur Devleti'nin başkenti olan 'Karabalgasun' şehri hangi bölgededir?</a:t>
+              <a:t>İskitler ile ilgili en önemli arkeolojik bulgu olan 'Altın Elbiseli Adam' hangi coğrafyada bulunmuştur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,111 +25893,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ötüken</a:t>
+              <a:t>Moğolistan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26005,57 +26005,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Orhun Vadisi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kazakistan (Issık Kurganı)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,111 +26129,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fergana</a:t>
+              <a:t>Kırım</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26241,57 +26241,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tarım Havzası</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Altay Dağları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>