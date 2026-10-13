--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -513,111 +513,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkçedeki 'kitap-çı-lık' örneğinde olduğu gibi, bir köke eklenen ve sözcüğün anlamını veya türünü değiştiren en küçük anlamlı birime ne ad verilir?</a:t>
+              <a:t>Orhun Yazıtları'nda kullanılan 'Runik' karakterli alfabenin bilim dünyasındaki teknik adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -625,57 +625,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Grafem</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Göktürk Alfabesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,111 +749,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Allomorf</a:t>
+              <a:t>Uygur Alfabesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -861,57 +861,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Morfem</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sogd Alfabesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fonem</a:t>
+              <a:t>Brahmi Alfabesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cümle içindeki öğelerin diziliş kurallarını ve bu öğelerin birbirleriyle olan hiyerarşik ilişkilerini inceleyen dilbilim dalı hangisidir?</a:t>
+              <a:t>Türkçenin 'Altay Dilleri' teorisine göre hangi dil grubuyla akraba olduğu savunulur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,111 +1374,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pragmatik</a:t>
+              <a:t>Sami dilleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1486,57 +1486,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Morfoloji</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Moğolca, Mançu-Tunguzca, Korece, Japonca</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,111 +1610,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Semantik</a:t>
+              <a:t>Ural dilleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1722,57 +1722,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sentaks</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hint-Avrupa dilleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,111 +1999,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akustik fonetikte, sesin fiziksel özelliklerini (frekans, genlik vb.) incelemek için kullanılan temel birim nedir?</a:t>
+              <a:t>Hangisi Türkçenin tarihsel dönemlerinden biri değildir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2111,117 +2111,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Formant</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Eski Türkçe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2229,57 +2229,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Fonem</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kuzey Türkçesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Spektrogram</a:t>
+              <a:t>Batı Türkçesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Morfem</a:t>
+              <a:t>Orta Türkçe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir dildeki sözcüklerin yapısal özelliklerini, sınıflandırmasını ve oluşum süreçlerini inceleyen dilbilim dalı hangisidir?</a:t>
+              <a:t>1928 Harf İnkılabı ile kabul edilen Latin alfabesi, Türkçenin hangi ses özelliklerini karşılamada daha başarılı bulunmuştur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sentaks</a:t>
+              <a:t>Arapça kökenli kelimelerin yazımı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Morfoloji</a:t>
+              <a:t>Ünlü uyumu ve ses zenginliği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Semantik</a:t>
+              <a:t>Osmanlıca imla kuralları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fonetik</a:t>
+              <a:t>Farsça tamlamaların kullanımı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkçenin yazılı belgelerle takip edilebilen en eski dönemi olan ve 'Göktürkçe' olarak da adlandırılan dönem aşağıdakilerden hangisidir?</a:t>
+              <a:t>Türkçedeki 'kitap-çı-lık' örneğinde olduğu gibi, bir köke eklenen ve sözcüğün anlamını veya türünü değiştiren en küçük anlamlı birime ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Orta Türkçe</a:t>
+              <a:t>Grafem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İlk Türkçe</a:t>
+              <a:t>Allomorf</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eski Türkçe</a:t>
+              <a:t>Morfem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuzey-Doğu Türkçesi</a:t>
+              <a:t>Fonem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk lehçeleri sınıflandırmasında, 'z' ve 'ş' seslerinin korunduğu (Zetacılık/Şetacılık) lehçe grubu aşağıdakilerden hangisidir?</a:t>
+              <a:t>Üretimsel Dilbilgisi kuramına göre, bir cümlenin derin yapısını yüzey yapısına dönüştüren kurallar dizisine ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karluk Grubu</a:t>
+              <a:t>Morfolojik süreç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,111 +4464,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oğuz Grubu</a:t>
+              <a:t>Semantik bağıntı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4576,117 +4576,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kıpçak Grubu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dönüşümsel kurallar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4694,57 +4694,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bulgar (Oğur) Grubu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fonolojik süreç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kutadgu Bilig, Atabetü'l-Hakayık ve Divanü Lugati't-Türk gibi eserlerin yazıldığı, Karahanlı Türkçesi olarak da bilinen dönem hangisidir?</a:t>
+              <a:t>Aşağıdakilerden hangisi, bir sesin boğumlanma noktası (artikülasyon yeri) ile ilgili bir fonetik terimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,111 +5089,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çağatay Türkçesi</a:t>
+              <a:t>Vurgu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5201,117 +5201,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Eski Anadolu Türkçesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Damağımsı (palatal)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5319,57 +5319,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hakanlı Türkçesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tonlama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oğuz Türkçesi</a:t>
+              <a:t>Ünlü uyumu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki Türk lehçelerinden hangisi 'Sibirya Türkçesi' (Kuzey Grubu) içerisinde yer almaktadır?</a:t>
+              <a:t>Sözdizimsel (sentaktik) analizde, bir öbeğin merkezini oluşturan ve tüm öbeğin niteliğini belirleyen öğeye ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Azerbaycan Türkçesi</a:t>
+              <a:t>Belirleyici</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yakut (Saha) Türkçesi</a:t>
+              <a:t>Çekirdek (head)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Özbek Türkçesi</a:t>
+              <a:t>Tamlanan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tatar Türkçesi</a:t>
+              <a:t>Tamlayan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkçenin tarihsel gelişiminde 'y' sesinin 'c' sesine dönüştüğü (yol &gt; col) değişim süreci, hangi lehçe grubunun tipik bir özelliğidir?</a:t>
+              <a:t>Aynı morfemin farklı sesletim biçimlerine (örneğin Türkçede bulunma durum ekinin -da/-de/-ta/-te olması) ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oğuz Grubu</a:t>
+              <a:t>Fonem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karluk Grubu</a:t>
+              <a:t>Morfem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kıpçak Grubu</a:t>
+              <a:t>Allomorf</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sibirya Grubu</a:t>
+              <a:t>Kök</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki eserlerden hangisi Eski Anadolu Türkçesi dönemine ait bir dil özelliği göstermez?</a:t>
+              <a:t>Ünlülerin oluşumu sırasında dilin dikey hareketine göre sınıflandırılması, aşağıdaki fonetik parametrelerden hangisiyle ilgilidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Risaletü'n-Nushiyye</a:t>
+              <a:t>Hava akışı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Garibname</a:t>
+              <a:t>Ses teli titreşimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dede Korkut Hikâyeleri</a:t>
+              <a:t>Dudak konumu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Muhabbetname</a:t>
+              <a:t>Dil yüksekliği (kapalı/açık)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,111 +7943,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkçenin tarihsel gelişiminde 'Eski Türkçe' dönemini sona erdiren ve yerini 'Orta Türkçe' dönemine bırakan temel siyasi/kültürel kırılma nedir?</a:t>
+              <a:t>Noam Chomsky'nin 'Evrensel Dilbilgisi' kuramına göre, çocukların dili edinmesini sağlayan doğuştan gelen yapıya ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8055,57 +8055,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Göktürk İmparatorluğu'nun yıkılması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dil edinim düzeneği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,111 +8179,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İstanbul'un fethi</a:t>
+              <a:t>Bilişsel şema</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8291,57 +8291,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İslamiyet'in kabulü ve Uygur alfabesinden Arap alfabesine geçiş</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sentaktik ağaç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Moğol istilasının etkisi</a:t>
+              <a:t>Yüzey yapısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Üretimsel Dilbilgisi kuramına göre, bir cümlenin derin yapısını yüzey yapısına dönüştüren kurallar dizisine ne denir?</a:t>
+              <a:t>Karahanlılar döneminde yazılan ve Türkçenin ilk sözlüğü olma özelliğini taşıyan eser hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,111 +8804,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Morfolojik süreç</a:t>
+              <a:t>Kutadgu Bilig</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8916,117 +8916,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Semantik bağıntı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Divânu Lugâti't-Türk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9034,57 +9034,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dönüşümsel kurallar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Divân-ı Hikmet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fonolojik süreç</a:t>
+              <a:t>Atabetü'l-Hakayık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çuvaşça, günümüzde konuşulan Türk lehçeleri arasında hangi özel konuma sahiptir?</a:t>
+              <a:t>Bir dilde anlam ayırt edici en küçük ses birimine ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,111 +9547,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oğuz grubunun tek temsilcisidir</a:t>
+              <a:t>Hece</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9659,117 +9659,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kıpçak grubuna en yakın lehçedir</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fonem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9777,57 +9777,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Oğur (Bulgar) grubunun yaşayan tek temsilcisidir</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Allofon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>En çok konuşulan lehçedir</a:t>
+              <a:t>Sözcük</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi 'Batı Türkçesi'nin dönemlerinden biri değildir?</a:t>
+              <a:t>Türkçe gibi eklemeli (aglütinatif) dillerde, morfolojik yapı genellikle nasıl işler?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eski Anadolu Türkçesi</a:t>
+              <a:t>Sözcükler izole haldedir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,111 +10408,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlı Türkçesi</a:t>
+              <a:t>Köklerde içsel değişimler olur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10520,117 +10520,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Türkiye Türkçesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sözcük köküne ekler art arda eklenir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10638,57 +10638,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çağatay Türkçesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece önek kullanımı yaygındır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,111 +10915,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkçenin tarihsel süreçte kelime başında 'b-' sesini korumasına karşın, hangi lehçe grubunda bu ses 'm-' (ben &gt; men) şekline dönüşmüştür?</a:t>
+              <a:t>Cümle içindeki öğelerin diziliş kurallarını ve bu öğelerin birbirleriyle olan hiyerarşik ilişkilerini inceleyen dilbilim dalı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11027,57 +11027,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kıpçak ve Karluk Grubu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pragmatik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bulgar Grubu</a:t>
+              <a:t>Morfoloji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,111 +11269,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sibirya Grubu</a:t>
+              <a:t>Semantik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11381,57 +11381,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Oğuz Grubu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sentaks</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ali Şir Nevai'nin 'Muhakemetü'l-Lugateyn' adlı eseri hangi lehçenin savunmasını yapmaktadır?</a:t>
+              <a:t>Akustik fonetikte, sesin fiziksel özelliklerini (frekans, genlik vb.) incelemek için kullanılan temel birim nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çağatay Türkçesi</a:t>
+              <a:t>Formant</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Azerbaycan Türkçesi</a:t>
+              <a:t>Fonem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlı Türkçesi</a:t>
+              <a:t>Spektrogram</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kıpçak Türkçesi</a:t>
+              <a:t>Morfem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,111 +12401,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkçenin tarihsel gelişiminde 'd' sesinin 'y' sesine dönüşmesi (adak &gt; ayak) hangi lehçe grubunun karakteristiğidir?</a:t>
+              <a:t>Bir dildeki sözcüklerin yapısal özelliklerini, sınıflandırmasını ve oluşum süreçlerini inceleyen dilbilim dalı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12513,117 +12513,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Oğuz Grubu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sentaks</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12631,57 +12631,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Karluk Grubu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Morfoloji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kıpçak Grubu</a:t>
+              <a:t>Semantik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sibirya Grubu</a:t>
+              <a:t>Fonetik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Söylem analizinde 'art zamanlı' (diachronic) yaklaşım aşağıdakilerden hangisini inceler?</a:t>
+              <a:t>Türkçenin yazılı belgelerle takip edilebilen en eski dönemi olan ve 'Göktürkçe' olarak da adlandırılan dönem aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Metnin o anki dil bilgisel yapısını ve dizimini</a:t>
+              <a:t>Orta Türkçe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Okuyucunun metne verdiği anlık tepkileri</a:t>
+              <a:t>İlk Türkçe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Metnin tarihsel süreç içindeki değişimini ve gelişimini</a:t>
+              <a:t>Eski Türkçe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Metnin sadece sözcük dağarcığındaki eş anlamlıları</a:t>
+              <a:t>Kuzey-Doğu Türkçesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,111 +13887,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Michel Foucault'nun 'söylem' (discourse) kavramı, aşağıdakilerden hangisiyle doğrudan ilişkilidir?</a:t>
+              <a:t>Türk lehçeleri sınıflandırmasında, 'z' ve 'ş' seslerinin korunduğu (Zetacılık/Şetacılık) lehçe grubu aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13999,57 +13999,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bilgi, iktidar ve özne oluşumu arasındaki ilişkilerle</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Karluk Grubu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dilin sadece ses bilgisel özellikleriyle</a:t>
+              <a:t>Oğuz Grubu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,111 +14241,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece edebi metinlerin estetik değerleriyle</a:t>
+              <a:t>Kıpçak Grubu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14353,57 +14353,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yazarın biyografik verilerinin metne yansımasıyla</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bulgar (Oğur) Grubu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,111 +14630,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Metinler arasılık (intertextuality) kavramını ilk kez ortaya atan ve metnin diğer metinlerin bir 'mozaik' olduğunu savunan kuramcı kimdir?</a:t>
+              <a:t>Kutadgu Bilig, Atabetü'l-Hakayık ve Divanü Lugati't-Türk gibi eserlerin yazıldığı, Karahanlı Türkçesi olarak da bilinen dönem hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14742,57 +14742,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Julia Kristeva</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çağatay Türkçesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,111 +14866,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Roland Barthes</a:t>
+              <a:t>Eski Anadolu Türkçesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14978,57 +14978,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gérard Genette</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hakanlı Türkçesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Umberto Eco</a:t>
+              <a:t>Oğuz Türkçesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi 'üst kurmaca' (metafiction) içeren bir metnin temel özelliğidir?</a:t>
+              <a:t>Aşağıdaki Türk lehçelerinden hangisi 'Sibirya Türkçesi' (Kuzey Grubu) içerisinde yer almaktadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dili sadece sanatsal ve estetik bir araç olarak görmesi</a:t>
+              <a:t>Azerbaycan Türkçesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Metnin kendi kurgusallığını, yazım sürecini veya kurmaca olduğunu açık etmesi</a:t>
+              <a:t>Yakut (Saha) Türkçesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olay örgüsünün gerçekçi bir zaman çizelgesine sıkı sıkıya bağlı kalması</a:t>
+              <a:t>Özbek Türkçesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Okuyucuyu metnin gerçek olduğuna ikna etmek için yoğun betimlemeler kullanması</a:t>
+              <a:t>Tatar Türkçesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eleştirel Söylem Analizi (ESA) yönteminde, metindeki örtük ideolojileri ortaya çıkarmak için kullanılan ana odak noktası nedir?</a:t>
+              <a:t>Türkçenin tarihsel gelişiminde 'y' sesinin 'c' sesine dönüştüğü (yol &gt; col) değişim süreci, hangi lehçe grubunun tipik bir özelliğidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dilin estetik kullanımı</a:t>
+              <a:t>Oğuz Grubu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Metnin noktalama işaretleri ve yazım kurallarına uygunluğu</a:t>
+              <a:t>Karluk Grubu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Toplumsal eşitsizlikler ve söylem yoluyla yeniden üretilen iktidar ilişkileri</a:t>
+              <a:t>Kıpçak Grubu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yazarın kullandığı sıfat tamlamalarının sıklığı</a:t>
+              <a:t>Sibirya Grubu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi, bir sesin boğumlanma noktası (artikülasyon yeri) ile ilgili bir fonetik terimdir?</a:t>
+              <a:t>Eski Anadolu Türkçesi döneminin başlangıcı genel olarak hangi yüzyıl kabul edilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,111 +16977,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vurgu</a:t>
+              <a:t>17. yüzyıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17089,57 +17089,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Damağımsı (palatal)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>11. yüzyıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,111 +17213,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tonlama</a:t>
+              <a:t>15. yüzyıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17325,57 +17325,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ünlü uyumu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>13. yüzyıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,111 +17602,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir metnin 'tür' (genre) özelliklerini belirleyen en temel kriter aşağıdakilerden hangisidir?</a:t>
+              <a:t>Aşağıdaki eserlerden hangisi Eski Anadolu Türkçesi dönemine ait bir dil özelliği göstermez?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17714,57 +17714,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Metnin toplumsal işlevi, amacı ve yapısal kalıpları</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Risaletü'n-Nushiyye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Metnin çeviri olup olmadığı</a:t>
+              <a:t>Garibname</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,111 +17956,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yazarın yaşadığı dönemin siyasi olayları</a:t>
+              <a:t>Dede Korkut Hikâyeleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18068,57 +18068,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Metnin basıldığı kağıdın kalitesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Muhabbetname</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,111 +18345,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gérard Genette’in 'anlatıbilim' terminolojisinde, anlatıcının olayların içine dahil olup olmaması durumu ne olarak adlandırılır?</a:t>
+              <a:t>Türkçenin tarihsel gelişiminde 'Eski Türkçe' dönemini sona erdiren ve yerini 'Orta Türkçe' dönemine bırakan temel siyasi/kültürel kırılma nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18457,57 +18457,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Odaklanma (focalization)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Göktürk İmparatorluğu'nun yıkılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,111 +18581,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Metinler arasılık</a:t>
+              <a:t>İstanbul'un fethi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18693,57 +18693,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Söylem sapması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İslamiyet'in kabulü ve Uygur alfabesinden Arap alfabesine geçiş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Diyalog</a:t>
+              <a:t>Moğol istilasının etkisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,111 +19088,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi 'edebiyat dışı metin' (non-fiction) türlerinden biri değildir?</a:t>
+              <a:t>Çuvaşça, günümüzde konuşulan Türk lehçeleri arasında hangi özel konuma sahiptir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19200,57 +19200,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Roman</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Oğuz grubunun tek temsilcisidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,111 +19324,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deneme</a:t>
+              <a:t>Kıpçak grubuna en yakın lehçedir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19436,57 +19436,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Anı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Oğur (Bulgar) grubunun yaşayan tek temsilcisidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Biyografi</a:t>
+              <a:t>En çok konuşulan lehçedir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Teun A. van Dijk’ın 'söylem' çözümlemelerinde 'makro yapı' (macrostructure) neyi ifade eder?</a:t>
+              <a:t>Aşağıdakilerden hangisi 'Batı Türkçesi'nin dönemlerinden biri değildir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Metnin fiziksel uzunluğunu</a:t>
+              <a:t>Eski Anadolu Türkçesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,111 +20067,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yazarın kullandığı kelime seçimlerini</a:t>
+              <a:t>Osmanlı Türkçesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20179,117 +20179,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Metnin genel temasını, konusunu ve küresel anlamını</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Türkiye Türkçesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20297,57 +20297,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Metnin cümle düzeyindeki dil bilgisel yapısını</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çağatay Türkçesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,111 +20574,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Postmodern metinlerin en belirgin söylemsel özelliklerinden biri aşağıdakilerden hangisidir?</a:t>
+              <a:t>Türkçenin tarihsel süreçte kelime başında 'b-' sesini korumasına karşın, hangi lehçe grubunda bu ses 'm-' (ben &gt; men) şekline dönüşmüştür?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20686,57 +20686,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Doğa tasvirlerine aşırı ağırlık verilmesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kıpçak ve Karluk Grubu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,111 +20810,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyük anlatılara ve kesin gerçeklere duyulan güven</a:t>
+              <a:t>Bulgar Grubu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20922,57 +20922,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Parçalanmış anlatı yapısı ve kesinliğin reddi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sibirya Grubu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Didaktik (öğretici) bir üslubun benimsenmesi</a:t>
+              <a:t>Oğuz Grubu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Söylem analizinde 'edim' (speech act) kuramına göre, bir sözün söylenmesiyle birlikte bir eylemin de gerçekleşmesi (örneğin: 'Söz veriyorum') ne olarak tanımlanır?</a:t>
+              <a:t>Ali Şir Nevai'nin 'Muhakemetü'l-Lugateyn' adlı eseri hangi lehçenin savunmasını yapmaktadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Edimsel (performative) söz eylem</a:t>
+              <a:t>Çağatay Türkçesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Betimleyici söz eylem</a:t>
+              <a:t>Azerbaycan Türkçesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dışlayıcı söz eylem</a:t>
+              <a:t>Osmanlı Türkçesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sorgulayıcı söz eylem</a:t>
+              <a:t>Kıpçak Türkçesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki metin türlerinden hangisi daha çok 'nesnel' ve 'bilgilendirici' söylem kategorisinde yer alır?</a:t>
+              <a:t>Türkçenin tarihsel gelişiminde 'd' sesinin 'y' sesine dönüşmesi (adak &gt; ayak) hangi lehçe grubunun karakteristiğidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Makale</a:t>
+              <a:t>Oğuz Grubu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şiir</a:t>
+              <a:t>Karluk Grubu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tiyatro</a:t>
+              <a:t>Kıpçak Grubu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Masal</a:t>
+              <a:t>Sibirya Grubu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Orhun Yazıtları'nda 'tengri' kelimesi ile ifade edilen kavramın kökeni ve metinlerdeki kullanımı dikkate alındığında, bu kavramın Göktürk inanç sistemindeki işlevi aşağıdakilerden hangisidir?</a:t>
+              <a:t>Söylem analizinde 'art zamanlı' (diachronic) yaklaşım aşağıdakilerden hangisini inceler?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğa olaylarını yöneten yerel bir ilah</a:t>
+              <a:t>Metnin o anki dil bilgisel yapısını ve dizimini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,111 +23039,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yeraltı dünyasının koruyucu ruhu</a:t>
+              <a:t>Okuyucunun metne verdiği anlık tepkileri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23151,117 +23151,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sadece ataların ruhlarını temsil eden bir figür</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Metnin tarihsel süreç içindeki değişimini ve gelişimini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23269,57 +23269,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kut veren ve kağanlığı onaylayan yüce güç</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Metnin sadece sözcük dağarcığındaki eş anlamlıları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uygur dönemine ait metinlerde, Maniheizm ve Budizm etkisinin dildeki en belirgin yansıması aşağıdakilerden hangisidir?</a:t>
+              <a:t>Michel Foucault'nun 'söylem' (discourse) kavramı, aşağıdakilerden hangisiyle doğrudan ilişkilidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sogdca ve Sanskritçe kökenli terminolojinin yoğun kullanımı</a:t>
+              <a:t>Bilgi, iktidar ve özne oluşumu arasındaki ilişkilerle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arap alfabesinin ilk kez sistematik şekilde uygulanması</a:t>
+              <a:t>Dilin sadece ses bilgisel özellikleriyle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yalın Türkçe kelimelerin tamamen terk edilmesi</a:t>
+              <a:t>Sadece edebi metinlerin estetik değerleriyle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Söz diziminin tamamen Farsça yapısına bürünmesi</a:t>
+              <a:t>Yazarın biyografik verilerinin metne yansımasıyla</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,111 +24289,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karahanlı Türkçesi döneminin en önemli dil yadigarı olan 'Kutadgu Bilig'in yazımında kullanılan temel yazı sistemi ve dil özellikleri hangisinde doğru verilmiştir?</a:t>
+              <a:t>Metinler arasılık (intertextuality) kavramını ilk kez ortaya atan ve metnin diğer metinlerin bir 'mozaik' olduğunu savunan kuramcı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24401,57 +24401,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Soğd alfabesi; Karluk lehçesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Julia Kristeva</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,111 +24525,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Göktürk alfabesi; Oğuz lehçesi</a:t>
+              <a:t>Roland Barthes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24637,57 +24637,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Arap alfabesi; Hakaniye lehçesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gérard Genette</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uygur alfabesi; Hakaniye lehçesi</a:t>
+              <a:t>Umberto Eco</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sözdizimsel (sentaktik) analizde, bir öbeğin merkezini oluşturan ve tüm öbeğin niteliğini belirleyen öğeye ne ad verilir?</a:t>
+              <a:t>Aşağıdaki eserlerden hangisi 'Çağatay Türkçesi'nin en önemli temsilcisi kabul edilen Ali Şir Nevai'ye aittir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,111 +25150,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Belirleyici</a:t>
+              <a:t>Yadigar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25262,57 +25262,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çekirdek (head)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İbadetname</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,111 +25386,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tamlanan</a:t>
+              <a:t>Şecere-i Türk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25498,57 +25498,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tamlayan</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Muhakemetü'l-Lugateyn</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Divânu Lugâti't-Türk'te Kaşgarlı Mahmud'un Türk lehçelerini sınıflandırırken 'Oğuzlar'ın en fasih konuşan boyu' olarak nitelendirdiği grup hangisidir?</a:t>
+              <a:t>Aşağıdakilerden hangisi 'üst kurmaca' (metafiction) içeren bir metnin temel özelliğidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,111 +25893,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yagma boyu</a:t>
+              <a:t>Dili sadece sanatsal ve estetik bir araç olarak görmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26005,57 +26005,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Karluklar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Metnin kendi kurgusallığını, yazım sürecini veya kurmaca olduğunu açık etmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,111 +26129,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çiğiller</a:t>
+              <a:t>Olay örgüsünün gerçekçi bir zaman çizelgesine sıkı sıkıya bağlı kalması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26241,57 +26241,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kıpçaklar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Okuyucuyu metnin gerçek olduğuna ikna etmek için yoğun betimlemeler kullanması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aynı morfemin farklı sesletim biçimlerine (örneğin Türkçede bulunma durum ekinin -da/-de/-ta/-te olması) ne ad verilir?</a:t>
+              <a:t>Osmanlı Türkçesi döneminde devletin resmi yazışmalarında kullanılan süslü ve ağdalı dile ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fonem</a:t>
+              <a:t>Mahalli üslup</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,111 +26754,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Morfem</a:t>
+              <a:t>Münşeat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26866,117 +26866,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Allomorf</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Türki-i Basit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26984,57 +26984,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kök</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İnşa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ünlülerin oluşumu sırasında dilin dikey hareketine göre sınıflandırılması, aşağıdaki fonetik parametrelerden hangisiyle ilgilidir?</a:t>
+              <a:t>19. yüzyılda 'dilde sadeleşme' fikrini ilk kez sistematik olarak savunan ve 'Lisan' adlı makaleyi yazan isim kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,111 +27379,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hava akışı</a:t>
+              <a:t>Ziya Gökalp</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27491,57 +27491,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ses teli titreşimi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Şinasi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,111 +27615,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dudak konumu</a:t>
+              <a:t>Namık Kemal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27727,57 +27727,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dil yüksekliği (kapalı/açık)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ömer Seyfettin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,111 +28004,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Noam Chomsky'nin 'Evrensel Dilbilgisi' kuramına göre, çocukların dili edinmesini sağlayan doğuştan gelen yapıya ne denir?</a:t>
+              <a:t>Türk Dil Kurumu hangi yıl, hangi isimle kurulmuştur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28116,57 +28116,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dil edinim düzeneği</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1934 - Türk Dilini Geliştirme Kurumu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilişsel şema</a:t>
+              <a:t>1930 - Türk Dili Araştırma Derneği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,111 +28358,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sentaktik ağaç</a:t>
+              <a:t>1928 - Türk Dilini İslah Heyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28470,57 +28470,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yüzey yapısı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1932 - Türk Dili Tetkik Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir dilde anlam ayırt edici en küçük ses birimine ne ad verilir?</a:t>
+              <a:t>Yeni Lisan hareketinin temel ilkesi olan 'yazı dili ile konuşma dili arasındaki farkı kaldırma' fikri hangi dergide savunulmuştur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hece</a:t>
+              <a:t>Tercüman-ı Ahval</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fonem</a:t>
+              <a:t>Genç Kalemler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Allofon</a:t>
+              <a:t>İkdam</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sözcük</a:t>
+              <a:t>Servet-i Fünun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkçe gibi eklemeli (aglütinatif) dillerde, morfolojik yapı genellikle nasıl işler?</a:t>
+              <a:t>Türkçede 'göz' kelimesinin kökeni ve tarihsel süreçteki ses değişimi hangi dil bilgisi dalının inceleme alanına girer?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sözcükler izole haldedir</a:t>
+              <a:t>Sentaks</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,111 +29726,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Köklerde içsel değişimler olur</a:t>
+              <a:t>Morfoloji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29838,117 +29838,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sözcük köküne ekler art arda eklenir</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Semantik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29956,57 +29956,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sadece önek kullanımı yaygındır</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Etimoloji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>